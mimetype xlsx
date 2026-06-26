--- v0 (2025-11-28)
+++ v1 (2026-06-26)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bkaech\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{05AD1B9A-E4E5-4935-A579-A3F737C75EFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6907752B-2539-4AF4-969B-E1F9B1B992BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1560" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="KESB Adressen" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'KESB Adressen'!$A$1:$T$143</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -194,51 +194,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Käch Barbara HSLU SA:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 VD-03 wurde ersetzt durch VD-10 und VD-11</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1049" uniqueCount="906">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="906">
   <si>
     <t>Kanton</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Bern</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Bezirksgericht Aarau, Abteilung Familiengericht</t>
   </si>
   <si>
     <t>Postfach</t>
   </si>
   <si>
     <t>Aarau</t>
   </si>
   <si>
     <t>Bezirksgericht Baden, Abteilung Familiengericht</t>
   </si>
   <si>
@@ -265,53 +265,50 @@
   <si>
     <t>Brugg</t>
   </si>
   <si>
     <t>Bezirksgericht Kulm, Abteilung Familiengericht</t>
   </si>
   <si>
     <t>Zentrumsplatz 1</t>
   </si>
   <si>
     <t>Unterkulm</t>
   </si>
   <si>
     <t>Bezirksgericht Laufenburg, Abteilung Familiengericht</t>
   </si>
   <si>
     <t>Gerichtsgasse 85</t>
   </si>
   <si>
     <t>Laufenburg</t>
   </si>
   <si>
     <t>Bezirksgericht Lenzburg, Abteilung Familiengericht</t>
   </si>
   <si>
-    <t>Metzgplatz 18</t>
-[...1 lines deleted...]
-  <si>
     <t>Bezirksgericht Muri, Abteilung Familiengericht</t>
   </si>
   <si>
     <t>Seetalstrasse 8</t>
   </si>
   <si>
     <t>Muri</t>
   </si>
   <si>
     <t>Bezirksgericht Rheinfelden, Abteilung Familiengericht</t>
   </si>
   <si>
     <t>Hermann Keller-Strasse 6</t>
   </si>
   <si>
     <t>Rheinfelden</t>
   </si>
   <si>
     <t>Bezirksgericht Zofingen, Abteilung Familiengericht</t>
   </si>
   <si>
     <t>Untere Grabenstrasse 30</t>
   </si>
   <si>
     <t>Zofingen</t>
@@ -1979,53 +1976,50 @@
     <t>021 316 12 00</t>
   </si>
   <si>
     <t>info.jpxlx@vd.ch</t>
   </si>
   <si>
     <t>021 557 82 55</t>
   </si>
   <si>
     <t>info.jpxmo@vd.ch</t>
   </si>
   <si>
     <t>021 557 94 00</t>
   </si>
   <si>
     <t>info.jpxny@vd.ch</t>
   </si>
   <si>
     <t>022 557 51 21</t>
   </si>
   <si>
     <t>info.jpxve@vd.ch</t>
   </si>
   <si>
     <t>021 557 94 44</t>
-  </si>
-[...1 lines deleted...]
-    <t>Postfach 27</t>
   </si>
   <si>
     <t>kanzlei@kesbaffoltern.ch</t>
   </si>
   <si>
     <t>kesb-nord@buelach.ch</t>
   </si>
   <si>
     <t>044 829 68 00</t>
   </si>
   <si>
     <t>kesb@kesb-kbs.ch</t>
   </si>
   <si>
     <t>044 855 22 33</t>
   </si>
   <si>
     <t>kesb@dietikon.ch</t>
   </si>
   <si>
     <t>044 744 14 00</t>
   </si>
   <si>
     <t>044 801 60 80</t>
   </si>
@@ -2939,74 +2933,80 @@
   <si>
     <t>VS-38</t>
   </si>
   <si>
     <t>VS-39</t>
   </si>
   <si>
     <t xml:space="preserve">roland.gasser@be.ch </t>
   </si>
   <si>
     <t>Obere Vorstadt 37</t>
   </si>
   <si>
     <t>Zürcherstrasse 1A</t>
   </si>
   <si>
     <t>Uznach</t>
   </si>
   <si>
     <t>Geschäftsstelle Kindes- und Erwachsenenschutzbehörden Kt. St. Gallen</t>
   </si>
   <si>
     <t>admin.kesb.ktsg@kesb-sl.ch</t>
   </si>
   <si>
+    <t xml:space="preserve">info@kesb-willisau.ch </t>
+  </si>
+  <si>
+    <t>Malagarain 2</t>
+  </si>
+  <si>
+    <t>Baarerstrasse 139</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Stand/Etat: 15.10.2025 </t>
+      <t xml:space="preserve">Stand/Etat: 31.05.2026 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>- Korrekturen an info@kokes.ch/Corrections à info@copma.ch</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">info@kesb-willisau.ch </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
@@ -3446,87 +3446,87 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Link" xfId="3" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -3861,5741 +3861,5739 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp2@mendrisio.ch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@stadtluzern.ch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www4.ti.ch/poteri/giudiziario/giustizia-civile/autorita-regionali-di-protezione/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp4@paradiso.ch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.jpxyv@vd.ch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-mn@be.ch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarganserland@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb-leuk@admin.vs.ch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gr.ch/DE/institutionen/verwaltung/djsg/kesb/organisation/Seiten/Info.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:engadin-suedtaeler@kesb.gr.ch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.laufenburg@ag.ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.zurzach@ag.ch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp1@chiasso.ch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp17@biasca.ch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.apea-jb@be.ch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tpae@justice.ge.ch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@kesblula.ch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apea-sierre@admin.vs.ch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apea-monthey@admin.vs.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp18@biasca.ch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.aarau@ag.ch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kesb.tg.ch/kindes-und-erwachsenenschutzbehoerde-im-kanton-thurgau.html/5837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp6@agno.ch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-ow@be.ch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-be@be.ch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rheintal@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb.linth@rj.sg.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kesb-lu.ch/zustaendigkeit-nach-gemeinde.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tribunauxcivils.ch/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.lenzburg@ag.ch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@nw.ch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp3@lugano.ch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kesb.dij.be.ch/de/start/ueber-uns/kesb-kreise.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrick.fassbind@bs.ch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tutoria9@torricella-taverne.ch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.jpxyv@vd.ch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-oa@be.ch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:birstal@kesb-bl.ch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:region.gossau@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb-visp@admin.vs.ch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apea-sion@admin.vs.ch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roland.gasser@be.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@ar.ch" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesa@sz.ch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zivilgerichte.ch/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@gl.ch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.baden@ag.ch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.zofingen@ag.ch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp11@losone.ch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp13@maggia.ch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanzlei@kesbaffoltern.ch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.kulm@ag.ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ag.ch/de/gerichte/bezirksgerichte/gerichte-nach-bezirken/standortsuche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@zenso.ch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact@kesb-horgen.ch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-oo@be.ch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-bb@be.ch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gelterkinden-sissach@kesb-bl.ch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toggenburg@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb.regionrorschach@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apea-entremont@admin.vs.ch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://so.ch/verwaltung/departement-des-innern/kindes-und-erwachsenenschutz/zustaendige-kesb-finden/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin.kesb.ktsg@kesb-sl.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@emmen.ch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@ur.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vs.ch/web/sjsj/apea-districts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kesb.sg.ch/regionen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denise.freitag@ktsh.ch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.muri@ag.ch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp7@capriasca.ch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp10@locarno.ch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frenkentaeler@kesb-bl.ch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kpv@kesb-zh.ch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesi@sz.ch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-em@be.ch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apea-herens-conthey@admin.vs.ch" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxx@justice.ge.ch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.bremgarten@ag.ch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kesb-zh.ch/standorte-uebersicht/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sz.ch/behoerden/verwaltung/departement-des-innern/aemter-fuer-kindes-und-erwachsenenschutz-kesb.html/8756-8758-8802-9316-9321" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesbkontakt@zuerich.ch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-th@be.ch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb-brig@admin.vs.ch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp15@bellinzona.ch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wiluzwil@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vd.ch/toutes-les-autorites/ordre-judiciaire-vaudois-ojv/justices-de-paix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kesb-bl.ch/infos/kesb/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.brugg@ag.ch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:familiengericht.rheinfelden@ag.ch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp@minusio.ch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laufental@kesb-bl.ch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:werdenberg@kesb.sg.ch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb-rs@ddi.so.ch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arp5@massagno.ch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-se@be.ch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apea-martigny-st-maurice@admin.vs.ch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:graubuenden@kesb.gr.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akes-as@sz.ch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kesb@kriens.ch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@kesb-dielsdorf.ch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.kesb-ms@be.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:AA144"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A53" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="R63" sqref="R63"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="0.85546875" customWidth="1"/>
     <col min="2" max="2" width="9" style="11" customWidth="1"/>
     <col min="3" max="3" width="0.85546875" customWidth="1"/>
     <col min="4" max="4" width="24.140625" style="19" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="41" customWidth="1"/>
     <col min="6" max="6" width="0.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="66.140625" style="4" customWidth="1"/>
     <col min="8" max="8" width="42.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="0.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="30.7109375" style="4" customWidth="1"/>
     <col min="11" max="11" width="0.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="30.7109375" style="4" customWidth="1"/>
     <col min="13" max="13" width="0.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="84" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="0.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="30.7109375" style="4" customWidth="1"/>
     <col min="17" max="17" width="0.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="40.42578125" style="4" customWidth="1"/>
     <col min="19" max="19" width="0.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="25.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="0.85546875" style="1" customWidth="1"/>
     <col min="22" max="22" width="38.42578125" style="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:27" ht="45" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="E1" s="99" t="s">
-[...6 lines deleted...]
-      <c r="J1" s="88"/>
+      <c r="E1" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="F1" s="91"/>
+      <c r="G1" s="91"/>
+      <c r="H1" s="91"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
       <c r="L1" s="1"/>
       <c r="N1" s="74"/>
       <c r="P1" s="1"/>
       <c r="R1" s="1"/>
     </row>
     <row r="2" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C2" s="2"/>
       <c r="D2" s="20"/>
       <c r="E2" s="50" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2" s="2"/>
       <c r="J2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="75"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="15"/>
     </row>
     <row r="3" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E3" s="20"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="75"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="15"/>
     </row>
     <row r="4" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E4" s="93" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F4" s="94"/>
       <c r="G4" s="94"/>
       <c r="H4" s="94"/>
       <c r="I4" s="95"/>
       <c r="J4" s="95"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="75"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="15"/>
     </row>
     <row r="5" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E5" s="19"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="75"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="15"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
     </row>
     <row r="6" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="D6" s="18" t="s">
-        <v>645</v>
-[...3 lines deleted...]
-      <c r="G6" s="88"/>
+        <v>643</v>
+      </c>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
       <c r="H6" s="96"/>
       <c r="I6" s="96"/>
       <c r="J6" s="96"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="75"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="15"/>
     </row>
     <row r="7" spans="2:27" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="12" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C7" s="10"/>
       <c r="D7" s="18" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>0</v>
       </c>
       <c r="F7" s="10"/>
-      <c r="G7" s="89" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="89"/>
+      <c r="G7" s="99" t="s">
+        <v>615</v>
+      </c>
+      <c r="H7" s="99"/>
       <c r="I7" s="10"/>
       <c r="J7" s="3" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="K7" s="10"/>
       <c r="L7" s="3" t="s">
         <v>5</v>
       </c>
       <c r="M7" s="10"/>
       <c r="N7" s="76" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="O7" s="10"/>
       <c r="P7" s="3" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="Q7" s="10"/>
       <c r="R7" s="3" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="S7" s="5"/>
       <c r="T7" s="3" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="U7" s="5"/>
       <c r="V7" s="16"/>
     </row>
     <row r="8" spans="2:27" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G8" s="88"/>
-      <c r="H8" s="88"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
       <c r="J8" s="1"/>
       <c r="L8" s="1"/>
       <c r="N8" s="74"/>
       <c r="P8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="11" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D9" s="24" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="6"/>
-      <c r="G9" s="87" t="s">
+      <c r="G9" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="H9" s="87"/>
+      <c r="H9" s="88"/>
       <c r="I9" s="6"/>
       <c r="J9" s="7" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="K9" s="6"/>
       <c r="L9" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M9" s="6"/>
       <c r="N9" s="77">
         <v>5001</v>
       </c>
       <c r="O9" s="6"/>
       <c r="P9" s="7" t="s">
         <v>6</v>
       </c>
       <c r="Q9" s="6"/>
       <c r="R9" s="7" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="S9" s="6"/>
       <c r="T9" s="6" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="U9" s="6"/>
       <c r="V9" s="13"/>
     </row>
     <row r="10" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="11" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="D10" s="21" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="6"/>
-      <c r="G10" s="87" t="s">
+      <c r="G10" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="H10" s="87"/>
+      <c r="H10" s="88"/>
       <c r="I10" s="6"/>
       <c r="J10" s="7" t="s">
         <v>8</v>
       </c>
       <c r="K10" s="6"/>
       <c r="L10" s="7"/>
       <c r="M10" s="6"/>
       <c r="N10" s="77">
         <v>5400</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="Q10" s="6"/>
       <c r="R10" s="7" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="S10" s="6"/>
       <c r="T10" s="6" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="U10" s="6"/>
       <c r="V10" s="13"/>
     </row>
     <row r="11" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="11" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="D11" s="21" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E11" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="6"/>
-      <c r="G11" s="87" t="s">
+      <c r="G11" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="H11" s="87"/>
+      <c r="H11" s="88"/>
       <c r="I11" s="6"/>
       <c r="J11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="K11" s="6"/>
       <c r="L11" s="7"/>
       <c r="M11" s="6"/>
       <c r="N11" s="77">
         <v>5620</v>
       </c>
       <c r="O11" s="6"/>
       <c r="P11" s="7" t="s">
         <v>12</v>
       </c>
       <c r="Q11" s="6"/>
       <c r="R11" s="7" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="S11" s="6"/>
       <c r="T11" s="6" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="U11" s="6"/>
       <c r="V11" s="13"/>
     </row>
     <row r="12" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="11" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="D12" s="21"/>
       <c r="E12" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="6"/>
-      <c r="G12" s="87" t="s">
+      <c r="G12" s="88" t="s">
         <v>13</v>
       </c>
-      <c r="H12" s="87"/>
+      <c r="H12" s="88"/>
       <c r="I12" s="6"/>
       <c r="J12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="K12" s="6"/>
       <c r="L12" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M12" s="6"/>
       <c r="N12" s="77">
         <v>5201</v>
       </c>
       <c r="O12" s="6"/>
       <c r="P12" s="7" t="s">
         <v>15</v>
       </c>
       <c r="Q12" s="6"/>
       <c r="R12" s="7" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="S12" s="6"/>
       <c r="T12" s="6" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="U12" s="6"/>
       <c r="V12" s="13"/>
     </row>
     <row r="13" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="11" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D13" s="21"/>
       <c r="E13" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="6"/>
-      <c r="G13" s="87" t="s">
+      <c r="G13" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="H13" s="87"/>
+      <c r="H13" s="88"/>
       <c r="I13" s="6"/>
       <c r="J13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K13" s="6"/>
       <c r="L13" s="7"/>
       <c r="M13" s="6"/>
       <c r="N13" s="77">
         <v>5726</v>
       </c>
       <c r="O13" s="6"/>
       <c r="P13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="7" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="S13" s="6"/>
       <c r="T13" s="6" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="U13" s="6"/>
       <c r="V13" s="13"/>
     </row>
     <row r="14" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="11" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="6"/>
-      <c r="G14" s="87" t="s">
+      <c r="G14" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="87"/>
+      <c r="H14" s="88"/>
       <c r="I14" s="6"/>
       <c r="J14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="6"/>
       <c r="L14" s="7"/>
       <c r="M14" s="6"/>
       <c r="N14" s="77">
         <v>5080</v>
       </c>
       <c r="O14" s="6"/>
       <c r="P14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Q14" s="6"/>
       <c r="R14" s="7" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="S14" s="6"/>
       <c r="T14" s="6" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="U14" s="6"/>
       <c r="V14" s="13"/>
     </row>
     <row r="15" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="11" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D15" s="21"/>
       <c r="E15" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="6"/>
-      <c r="G15" s="87" t="s">
+      <c r="G15" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="H15" s="87"/>
+      <c r="H15" s="88"/>
       <c r="I15" s="6"/>
       <c r="J15" s="7" t="s">
-        <v>23</v>
+        <v>903</v>
       </c>
       <c r="K15" s="6"/>
       <c r="L15" s="7"/>
       <c r="M15" s="6"/>
       <c r="N15" s="77">
         <v>5600</v>
       </c>
       <c r="O15" s="6"/>
       <c r="P15" s="7" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="7" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="S15" s="6"/>
       <c r="T15" s="6" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="U15" s="6"/>
       <c r="V15" s="13"/>
     </row>
     <row r="16" spans="2:27" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="11" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="D16" s="21"/>
       <c r="E16" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="6"/>
-      <c r="G16" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="87"/>
+      <c r="G16" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="88"/>
       <c r="I16" s="6"/>
       <c r="J16" s="7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K16" s="6"/>
       <c r="L16" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M16" s="6"/>
       <c r="N16" s="77">
         <v>5630</v>
       </c>
       <c r="O16" s="6"/>
       <c r="P16" s="7" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Q16" s="6"/>
       <c r="R16" s="7" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="S16" s="6"/>
       <c r="T16" s="6" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="U16" s="6"/>
       <c r="V16" s="13"/>
     </row>
     <row r="17" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="11" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="D17" s="21"/>
       <c r="E17" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="6"/>
-      <c r="G17" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="87"/>
+      <c r="G17" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="88"/>
       <c r="I17" s="6"/>
       <c r="J17" s="7" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K17" s="6"/>
       <c r="L17" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M17" s="6"/>
       <c r="N17" s="77">
         <v>4310</v>
       </c>
       <c r="O17" s="6"/>
       <c r="P17" s="7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="7" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="S17" s="6"/>
       <c r="T17" s="6" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="U17" s="6"/>
       <c r="V17" s="13"/>
     </row>
     <row r="18" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="11" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D18" s="21"/>
       <c r="E18" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F18" s="6"/>
-      <c r="G18" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="87"/>
+      <c r="G18" s="88" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" s="88"/>
       <c r="I18" s="6"/>
       <c r="J18" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="K18" s="6"/>
       <c r="L18" s="7"/>
       <c r="M18" s="6"/>
       <c r="N18" s="77">
         <v>4800</v>
       </c>
       <c r="O18" s="6"/>
       <c r="P18" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="Q18" s="6"/>
       <c r="R18" s="7" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="S18" s="6"/>
       <c r="T18" s="6" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="U18" s="6"/>
       <c r="V18" s="13"/>
     </row>
     <row r="19" spans="2:22" s="8" customFormat="1" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="11" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D19" s="21"/>
       <c r="E19" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F19" s="6"/>
-      <c r="G19" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="91"/>
+      <c r="G19" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" s="89"/>
       <c r="I19" s="6"/>
       <c r="J19" s="1" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="K19" s="6"/>
       <c r="L19" s="7"/>
       <c r="M19" s="6"/>
       <c r="N19" s="77">
         <v>5330</v>
       </c>
       <c r="O19" s="6"/>
       <c r="P19" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="Q19" s="6"/>
       <c r="R19" s="34" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="S19" s="6"/>
       <c r="T19" s="6" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="U19" s="6"/>
       <c r="V19" s="13"/>
     </row>
     <row r="20" spans="2:22" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="35" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C20" s="36"/>
       <c r="D20" s="37"/>
       <c r="E20" s="43" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F20" s="38"/>
       <c r="G20" s="90" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="H20" s="90"/>
       <c r="I20" s="38"/>
       <c r="J20" s="39" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="K20" s="38"/>
       <c r="L20" s="39"/>
       <c r="M20" s="38"/>
       <c r="N20" s="78">
         <v>9102</v>
       </c>
       <c r="O20" s="38"/>
       <c r="P20" s="39" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="Q20" s="38"/>
       <c r="R20" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="S20" s="38"/>
       <c r="T20" s="38" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="U20" s="6"/>
       <c r="V20" s="13"/>
     </row>
     <row r="21" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="35" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C21" s="36"/>
       <c r="D21" s="37"/>
       <c r="E21" s="43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F21" s="38"/>
       <c r="G21" s="90" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H21" s="90"/>
       <c r="I21" s="38"/>
       <c r="J21" s="39" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="K21" s="38"/>
       <c r="L21" s="39"/>
       <c r="M21" s="38"/>
       <c r="N21" s="78">
         <v>9050</v>
       </c>
       <c r="O21" s="38"/>
       <c r="P21" s="39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Q21" s="38"/>
       <c r="R21" s="39" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="S21" s="38"/>
       <c r="T21" s="38" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="U21" s="6"/>
       <c r="V21" s="13"/>
     </row>
     <row r="22" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="11" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E22" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="F22" s="6"/>
-[...3 lines deleted...]
-      <c r="H22" s="92"/>
+      <c r="H22" s="87"/>
       <c r="I22" s="6"/>
       <c r="J22" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K22" s="6"/>
       <c r="L22" s="7" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="M22" s="6"/>
       <c r="N22" s="77">
         <v>4416</v>
       </c>
       <c r="O22" s="6"/>
       <c r="P22" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="Q22" s="6"/>
       <c r="R22" s="7" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="S22" s="6"/>
       <c r="T22" s="6" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="U22" s="6"/>
       <c r="V22" s="13"/>
     </row>
     <row r="23" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="11" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="D23" s="21" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="E23" s="42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F23" s="6"/>
-      <c r="G23" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="87"/>
+      <c r="G23" s="88" t="s">
+        <v>225</v>
+      </c>
+      <c r="H23" s="88"/>
       <c r="I23" s="6"/>
       <c r="J23" s="7" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="K23" s="6"/>
       <c r="L23" s="7" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="M23" s="6"/>
       <c r="N23" s="77">
         <v>4102</v>
       </c>
       <c r="O23" s="6"/>
       <c r="P23" s="7" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="Q23" s="6"/>
       <c r="R23" s="7" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="S23" s="6"/>
       <c r="T23" s="6" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="U23" s="6"/>
       <c r="V23" s="13"/>
     </row>
     <row r="24" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="11" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="D24" s="21"/>
       <c r="E24" s="42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F24" s="6"/>
-      <c r="G24" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H24" s="87"/>
+      <c r="G24" s="88" t="s">
+        <v>295</v>
+      </c>
+      <c r="H24" s="88"/>
       <c r="I24" s="6"/>
       <c r="J24" s="7" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="K24" s="6"/>
       <c r="L24" s="7"/>
       <c r="M24" s="6"/>
       <c r="N24" s="77">
         <v>4242</v>
       </c>
       <c r="O24" s="6"/>
       <c r="P24" s="7" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="Q24" s="6"/>
       <c r="R24" s="7" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="S24" s="6"/>
       <c r="T24" s="6" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="U24" s="6"/>
       <c r="V24" s="13"/>
     </row>
     <row r="25" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="11" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D25" s="21"/>
       <c r="E25" s="42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="98" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="H25" s="98"/>
       <c r="I25" s="6"/>
       <c r="J25" s="7" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="K25" s="6"/>
       <c r="L25" s="7"/>
       <c r="M25" s="6"/>
       <c r="N25" s="77">
         <v>4132</v>
       </c>
       <c r="O25" s="6"/>
       <c r="P25" s="7" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="Q25" s="6"/>
       <c r="R25" s="7" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="S25" s="6"/>
       <c r="T25" s="6" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="U25" s="6"/>
       <c r="V25" s="13"/>
     </row>
     <row r="26" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="11" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="D26" s="21"/>
       <c r="E26" s="42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="98" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H26" s="98"/>
       <c r="I26" s="6"/>
       <c r="J26" s="7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="K26" s="6"/>
       <c r="L26" s="7"/>
       <c r="M26" s="6"/>
       <c r="N26" s="77">
         <v>4133</v>
       </c>
       <c r="O26" s="6"/>
       <c r="P26" s="7" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="Q26" s="6"/>
       <c r="R26" s="7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="S26" s="6"/>
       <c r="T26" s="6" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="U26" s="6"/>
       <c r="V26" s="13"/>
     </row>
     <row r="27" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="11" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D27" s="21"/>
       <c r="E27" s="42" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="97" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="H27" s="97"/>
       <c r="I27" s="6"/>
       <c r="J27" s="7" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="K27" s="6"/>
       <c r="L27" s="7" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="M27" s="6"/>
       <c r="N27" s="77">
         <v>4450</v>
       </c>
       <c r="O27" s="6"/>
       <c r="P27" s="7" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="Q27" s="6"/>
       <c r="R27" s="7" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="S27" s="6"/>
       <c r="T27" s="6" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="U27" s="6"/>
       <c r="V27" s="13"/>
     </row>
     <row r="28" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="35" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C28" s="36"/>
       <c r="D28" s="27"/>
       <c r="E28" s="43" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F28" s="38"/>
       <c r="G28" s="90" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H28" s="90"/>
       <c r="I28" s="38"/>
       <c r="J28" s="39" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K28" s="38"/>
       <c r="L28" s="39" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="M28" s="38"/>
       <c r="N28" s="78">
         <v>4001</v>
       </c>
       <c r="O28" s="38"/>
       <c r="P28" s="39" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Q28" s="38"/>
       <c r="R28" s="39" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="S28" s="38"/>
       <c r="T28" s="38" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="U28" s="6"/>
       <c r="V28" s="13"/>
     </row>
     <row r="29" spans="2:22" s="64" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="63"/>
       <c r="D29" s="65"/>
       <c r="E29" s="66"/>
       <c r="F29" s="67"/>
       <c r="G29" s="68" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="H29" s="68"/>
       <c r="I29" s="67"/>
       <c r="J29" s="69" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K29" s="67"/>
       <c r="L29" s="69"/>
       <c r="M29" s="67"/>
       <c r="N29" s="79">
         <v>3015</v>
       </c>
       <c r="O29" s="67"/>
       <c r="P29" s="69" t="s">
         <v>2</v>
       </c>
       <c r="Q29" s="67"/>
       <c r="R29" s="17" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="S29" s="67"/>
       <c r="T29" s="67" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="U29" s="67"/>
       <c r="V29" s="70"/>
     </row>
     <row r="30" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="11" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="D30" s="58" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E30" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F30" s="6"/>
-      <c r="G30" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="92"/>
+      <c r="G30" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="H30" s="87"/>
       <c r="I30" s="6"/>
       <c r="J30" s="7" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="K30" s="6"/>
       <c r="L30" s="7" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="M30" s="6"/>
       <c r="N30" s="77">
         <v>3714</v>
       </c>
       <c r="O30" s="6"/>
       <c r="P30" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="Q30" s="6"/>
       <c r="R30" s="7" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="S30" s="6"/>
       <c r="T30" s="6" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="U30" s="6"/>
       <c r="V30" s="51"/>
     </row>
     <row r="31" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="11" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="D31" s="21" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="E31" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="6"/>
-      <c r="G31" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="87"/>
+      <c r="G31" s="88" t="s">
+        <v>52</v>
+      </c>
+      <c r="H31" s="88"/>
       <c r="I31" s="6"/>
       <c r="J31" s="7" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="K31" s="6"/>
       <c r="L31" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M31" s="6"/>
       <c r="N31" s="77">
         <v>3800</v>
       </c>
       <c r="O31" s="6"/>
       <c r="P31" s="7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="Q31" s="6"/>
       <c r="R31" s="7" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="S31" s="6"/>
       <c r="T31" s="6" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="U31" s="6"/>
       <c r="V31" s="13"/>
     </row>
     <row r="32" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="11" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="D32" s="21"/>
       <c r="E32" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F32" s="6"/>
-      <c r="G32" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="87"/>
+      <c r="G32" s="88" t="s">
+        <v>54</v>
+      </c>
+      <c r="H32" s="88"/>
       <c r="I32" s="6"/>
       <c r="J32" s="7" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="K32" s="6"/>
       <c r="L32" s="7" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="M32" s="6"/>
       <c r="N32" s="77">
         <v>3601</v>
       </c>
       <c r="O32" s="6"/>
       <c r="P32" s="7" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Q32" s="6"/>
       <c r="R32" s="7" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="S32" s="6"/>
       <c r="T32" s="6" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="U32" s="6"/>
       <c r="V32" s="13"/>
     </row>
     <row r="33" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="11" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="D33" s="21"/>
       <c r="E33" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F33" s="6"/>
-      <c r="G33" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="87"/>
+      <c r="G33" s="88" t="s">
+        <v>56</v>
+      </c>
+      <c r="H33" s="88"/>
       <c r="I33" s="6"/>
       <c r="J33" s="7" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="K33" s="6"/>
       <c r="L33" s="7"/>
       <c r="M33" s="6"/>
       <c r="N33" s="77">
         <v>3110</v>
       </c>
       <c r="O33" s="6"/>
       <c r="P33" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="Q33" s="6"/>
       <c r="R33" s="7" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="S33" s="6"/>
       <c r="T33" s="6" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="U33" s="6"/>
       <c r="V33" s="13"/>
     </row>
     <row r="34" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="11" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D34" s="21"/>
       <c r="E34" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F34" s="6"/>
-      <c r="G34" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="87"/>
+      <c r="G34" s="88" t="s">
+        <v>58</v>
+      </c>
+      <c r="H34" s="88"/>
       <c r="I34" s="6"/>
       <c r="J34" s="7" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="K34" s="6"/>
       <c r="L34" s="7" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="M34" s="6"/>
       <c r="N34" s="77">
         <v>3312</v>
       </c>
       <c r="O34" s="6"/>
       <c r="P34" s="7" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q34" s="6"/>
       <c r="R34" s="7" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="S34" s="6"/>
       <c r="T34" s="6" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="U34" s="6"/>
       <c r="V34" s="13"/>
     </row>
     <row r="35" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="11" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D35" s="21"/>
       <c r="E35" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F35" s="6"/>
-      <c r="G35" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="87"/>
+      <c r="G35" s="88" t="s">
+        <v>60</v>
+      </c>
+      <c r="H35" s="88"/>
       <c r="I35" s="6"/>
       <c r="J35" s="7" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K35" s="6"/>
       <c r="L35" s="7" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="M35" s="6"/>
       <c r="N35" s="77">
         <v>3015</v>
       </c>
       <c r="O35" s="6"/>
       <c r="P35" s="7" t="s">
         <v>2</v>
       </c>
       <c r="Q35" s="6"/>
       <c r="R35" s="7" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="S35" s="6"/>
       <c r="T35" s="6" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="U35" s="6"/>
       <c r="V35" s="13"/>
     </row>
     <row r="36" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="11" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="D36" s="21"/>
       <c r="E36" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F36" s="6"/>
-      <c r="G36" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="87"/>
+      <c r="G36" s="88" t="s">
+        <v>61</v>
+      </c>
+      <c r="H36" s="88"/>
       <c r="I36" s="6"/>
       <c r="J36" s="7" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="K36" s="6"/>
       <c r="L36" s="7" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="M36" s="6"/>
       <c r="N36" s="77">
         <v>3380</v>
       </c>
       <c r="O36" s="6"/>
       <c r="P36" s="7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Q36" s="6"/>
       <c r="R36" s="7" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="S36" s="6"/>
       <c r="T36" s="6" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="U36" s="6"/>
       <c r="V36" s="13"/>
     </row>
     <row r="37" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="11" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D37" s="21"/>
       <c r="E37" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F37" s="6"/>
-      <c r="G37" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="87"/>
+      <c r="G37" s="88" t="s">
+        <v>63</v>
+      </c>
+      <c r="H37" s="88"/>
       <c r="I37" s="6"/>
       <c r="J37" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="K37" s="6"/>
       <c r="L37" s="7" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="M37" s="6"/>
       <c r="N37" s="77">
         <v>3550</v>
       </c>
       <c r="O37" s="6"/>
       <c r="P37" s="7" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q37" s="6"/>
       <c r="R37" s="7" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="S37" s="6"/>
       <c r="T37" s="6" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="U37" s="6"/>
       <c r="V37" s="13"/>
     </row>
     <row r="38" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="11" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="D38" s="21"/>
       <c r="E38" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F38" s="6"/>
-      <c r="G38" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="87"/>
+      <c r="G38" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="H38" s="88"/>
       <c r="I38" s="6"/>
       <c r="J38" s="7" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="K38" s="6"/>
       <c r="L38" s="7" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="M38" s="6"/>
       <c r="N38" s="77">
         <v>3270</v>
       </c>
       <c r="O38" s="6"/>
       <c r="P38" s="7" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q38" s="6"/>
       <c r="R38" s="7" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="S38" s="6"/>
       <c r="T38" s="6" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="U38" s="6"/>
       <c r="V38" s="13"/>
     </row>
     <row r="39" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="11" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D39" s="21"/>
       <c r="E39" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F39" s="6"/>
-      <c r="G39" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="87"/>
+      <c r="G39" s="88" t="s">
+        <v>338</v>
+      </c>
+      <c r="H39" s="88"/>
       <c r="I39" s="6"/>
       <c r="J39" s="7" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="K39" s="6"/>
       <c r="L39" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M39" s="6"/>
       <c r="N39" s="77">
         <v>2501</v>
       </c>
       <c r="O39" s="6"/>
       <c r="P39" s="7" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="Q39" s="6"/>
       <c r="R39" s="7" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="S39" s="6"/>
       <c r="T39" s="6" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="U39" s="6"/>
       <c r="V39" s="13"/>
     </row>
     <row r="40" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="11" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="D40" s="21"/>
       <c r="E40" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F40" s="6"/>
-      <c r="G40" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="87"/>
+      <c r="G40" s="88" t="s">
+        <v>330</v>
+      </c>
+      <c r="H40" s="88"/>
       <c r="I40" s="6"/>
       <c r="J40" s="7" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="K40" s="6"/>
       <c r="L40" s="7" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="M40" s="6"/>
       <c r="N40" s="77">
         <v>2608</v>
       </c>
       <c r="O40" s="6"/>
       <c r="P40" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="Q40" s="6"/>
       <c r="R40" s="7" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="S40" s="6"/>
       <c r="T40" s="6" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="U40" s="6"/>
       <c r="V40" s="13"/>
     </row>
     <row r="41" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="11" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D41" s="22"/>
       <c r="E41" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="6"/>
-      <c r="G41" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="91"/>
+      <c r="G41" s="89" t="s">
+        <v>813</v>
+      </c>
+      <c r="H41" s="89"/>
       <c r="I41" s="6"/>
       <c r="J41" s="7" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="K41" s="6"/>
       <c r="L41" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M41" s="6"/>
       <c r="N41" s="77">
         <v>3001</v>
       </c>
       <c r="O41" s="6"/>
       <c r="P41" s="7" t="s">
         <v>2</v>
       </c>
       <c r="Q41" s="6"/>
       <c r="R41" s="7" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="S41" s="6"/>
       <c r="T41" s="6" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="U41" s="6"/>
       <c r="V41" s="51"/>
     </row>
     <row r="42" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="25" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="C42" s="26"/>
       <c r="D42" s="49" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E42" s="44" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F42" s="28"/>
-      <c r="G42" s="92" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="92"/>
+      <c r="G42" s="87" t="s">
+        <v>228</v>
+      </c>
+      <c r="H42" s="87"/>
       <c r="I42" s="28"/>
       <c r="J42" s="29" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="K42" s="28"/>
       <c r="L42" s="29" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="M42" s="28"/>
       <c r="N42" s="80">
         <v>1712</v>
       </c>
       <c r="O42" s="28"/>
       <c r="P42" s="29" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="Q42" s="28"/>
       <c r="R42" s="29" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="S42" s="28"/>
       <c r="T42" s="28" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="U42" s="6"/>
       <c r="V42" s="13"/>
     </row>
     <row r="43" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="11" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D43" s="21" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="E43" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F43" s="6"/>
-      <c r="G43" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="87"/>
+      <c r="G43" s="88" t="s">
+        <v>232</v>
+      </c>
+      <c r="H43" s="88"/>
       <c r="I43" s="6"/>
       <c r="J43" s="7" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="K43" s="6"/>
       <c r="L43" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="M43" s="6"/>
       <c r="N43" s="77">
         <v>1470</v>
       </c>
       <c r="O43" s="6"/>
       <c r="P43" s="7" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="Q43" s="6"/>
       <c r="R43" s="7" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="S43" s="6"/>
       <c r="T43" s="6" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="U43" s="6"/>
       <c r="V43" s="13"/>
     </row>
     <row r="44" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="11" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="D44" s="21" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="E44" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F44" s="6"/>
-      <c r="G44" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="87"/>
+      <c r="G44" s="88" t="s">
+        <v>237</v>
+      </c>
+      <c r="H44" s="88"/>
       <c r="I44" s="6"/>
       <c r="J44" s="7" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="K44" s="6"/>
       <c r="L44" s="7" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="M44" s="6"/>
       <c r="N44" s="77">
         <v>1630</v>
       </c>
       <c r="O44" s="6"/>
       <c r="P44" s="7" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="Q44" s="6"/>
       <c r="R44" s="7" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="S44" s="6"/>
       <c r="T44" s="6" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="U44" s="6"/>
       <c r="V44" s="13"/>
     </row>
     <row r="45" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="11" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D45" s="21"/>
       <c r="E45" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F45" s="6"/>
-      <c r="G45" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="87"/>
+      <c r="G45" s="88" t="s">
+        <v>240</v>
+      </c>
+      <c r="H45" s="88"/>
       <c r="I45" s="6"/>
       <c r="J45" s="7" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="K45" s="6"/>
       <c r="L45" s="7"/>
       <c r="M45" s="6"/>
       <c r="N45" s="77">
         <v>3280</v>
       </c>
       <c r="O45" s="6"/>
       <c r="P45" s="7" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="Q45" s="6"/>
       <c r="R45" s="7" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="S45" s="6"/>
       <c r="T45" s="6" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="U45" s="6"/>
       <c r="V45" s="13"/>
     </row>
     <row r="46" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="11" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="D46" s="21"/>
       <c r="E46" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F46" s="6"/>
-      <c r="G46" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="87"/>
+      <c r="G46" s="88" t="s">
+        <v>243</v>
+      </c>
+      <c r="H46" s="88"/>
       <c r="I46" s="6"/>
       <c r="J46" s="7" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="K46" s="6"/>
       <c r="L46" s="7"/>
       <c r="M46" s="6"/>
       <c r="N46" s="77">
         <v>1680</v>
       </c>
       <c r="O46" s="6"/>
       <c r="P46" s="7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="Q46" s="6"/>
       <c r="R46" s="7" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="S46" s="6"/>
       <c r="T46" s="6" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="U46" s="6"/>
       <c r="V46" s="13"/>
     </row>
     <row r="47" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="11" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D47" s="21"/>
       <c r="E47" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F47" s="6"/>
-      <c r="G47" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="87"/>
+      <c r="G47" s="88" t="s">
+        <v>247</v>
+      </c>
+      <c r="H47" s="88"/>
       <c r="I47" s="6"/>
       <c r="J47" s="7" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="K47" s="6"/>
       <c r="L47" s="7" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="M47" s="6"/>
       <c r="N47" s="77">
         <v>1618</v>
       </c>
       <c r="O47" s="6"/>
       <c r="P47" s="7" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="Q47" s="6"/>
       <c r="R47" s="7" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="S47" s="6"/>
       <c r="T47" s="6" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="U47" s="6"/>
       <c r="V47" s="13"/>
     </row>
     <row r="48" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="11" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="D48" s="21"/>
       <c r="E48" s="42" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F48" s="6"/>
-      <c r="G48" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="91"/>
+      <c r="G48" s="89" t="s">
+        <v>251</v>
+      </c>
+      <c r="H48" s="89"/>
       <c r="I48" s="6"/>
       <c r="J48" s="7" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="K48" s="6"/>
       <c r="L48" s="7" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="M48" s="6"/>
       <c r="N48" s="77">
         <v>1700</v>
       </c>
       <c r="O48" s="6"/>
       <c r="P48" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="Q48" s="6"/>
       <c r="R48" s="34" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="S48" s="6"/>
       <c r="T48" s="6" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="U48" s="6"/>
       <c r="V48" s="13"/>
     </row>
     <row r="49" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="35" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C49" s="36"/>
       <c r="D49" s="37"/>
       <c r="E49" s="43" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="F49" s="38"/>
       <c r="G49" s="90" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="H49" s="90"/>
       <c r="I49" s="38"/>
       <c r="J49" s="39" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="K49" s="38"/>
       <c r="L49" s="39" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M49" s="38"/>
       <c r="N49" s="78">
         <v>1211</v>
       </c>
       <c r="O49" s="38"/>
       <c r="P49" s="39" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="Q49" s="38"/>
       <c r="R49" s="34" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="S49" s="38"/>
       <c r="T49" s="38" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="U49" s="6"/>
       <c r="V49" s="13"/>
     </row>
     <row r="50" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="35" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C50" s="36"/>
       <c r="D50" s="37"/>
       <c r="E50" s="43" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F50" s="38"/>
       <c r="G50" s="90" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H50" s="90"/>
       <c r="I50" s="38"/>
       <c r="J50" s="39" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="K50" s="38"/>
       <c r="L50" s="39"/>
       <c r="M50" s="38"/>
       <c r="N50" s="78">
         <v>8750</v>
       </c>
       <c r="O50" s="38"/>
       <c r="P50" s="39" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="Q50" s="38"/>
       <c r="R50" s="39" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="S50" s="38"/>
       <c r="T50" s="38" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="U50" s="6"/>
       <c r="V50" s="13"/>
     </row>
     <row r="51" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="11"/>
       <c r="D51" s="21"/>
       <c r="E51" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F51" s="6"/>
       <c r="G51" s="29" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="H51" s="29"/>
       <c r="I51" s="6"/>
       <c r="J51" s="7" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="K51" s="6"/>
       <c r="L51" s="7"/>
       <c r="M51" s="6"/>
       <c r="N51" s="77">
         <v>7000</v>
       </c>
       <c r="O51" s="6"/>
       <c r="P51" s="7" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="Q51" s="6"/>
       <c r="R51" s="56" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="S51" s="6"/>
       <c r="T51" s="6" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="U51" s="6"/>
       <c r="V51" s="13"/>
     </row>
     <row r="52" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="11" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="D52" s="24" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E52" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F52" s="6"/>
-      <c r="G52" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="92"/>
+      <c r="G52" s="88" t="s">
+        <v>867</v>
+      </c>
+      <c r="H52" s="87"/>
       <c r="I52" s="6"/>
       <c r="J52" s="7" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="K52" s="6"/>
       <c r="L52" s="8" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="M52" s="6"/>
       <c r="N52" s="77">
         <v>7503</v>
       </c>
       <c r="O52" s="6"/>
       <c r="P52" s="7" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="Q52" s="6"/>
       <c r="R52" s="7" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="S52" s="6"/>
       <c r="T52" s="6" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="U52" s="6"/>
       <c r="V52" s="13"/>
     </row>
     <row r="53" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="11" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D53" s="21" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E53" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F53" s="6"/>
-      <c r="G53" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H53" s="87"/>
+      <c r="G53" s="88" t="s">
+        <v>868</v>
+      </c>
+      <c r="H53" s="88"/>
       <c r="I53" s="6"/>
       <c r="J53" s="7" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="K53" s="6"/>
       <c r="L53" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="M53" s="6"/>
       <c r="N53" s="77">
         <v>7430</v>
       </c>
       <c r="O53" s="6"/>
       <c r="P53" s="7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="Q53" s="6"/>
       <c r="R53" s="7" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="S53" s="6"/>
       <c r="T53" s="6" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="U53" s="6"/>
       <c r="V53" s="13"/>
     </row>
     <row r="54" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="11" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="D54" s="21"/>
       <c r="E54" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F54" s="6"/>
-      <c r="G54" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="87"/>
+      <c r="G54" s="88" t="s">
+        <v>869</v>
+      </c>
+      <c r="H54" s="88"/>
       <c r="I54" s="6"/>
       <c r="J54" s="8" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="K54" s="6"/>
       <c r="L54" s="7" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="M54" s="6"/>
       <c r="N54" s="77">
         <v>6535</v>
       </c>
       <c r="O54" s="6"/>
       <c r="P54" s="7" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="Q54" s="6"/>
       <c r="R54" s="7" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="S54" s="6"/>
       <c r="T54" s="6" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="U54" s="6"/>
       <c r="V54" s="13"/>
     </row>
     <row r="55" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="11" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="D55" s="21"/>
       <c r="E55" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F55" s="6"/>
-      <c r="G55" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H55" s="87"/>
+      <c r="G55" s="88" t="s">
+        <v>870</v>
+      </c>
+      <c r="H55" s="88"/>
       <c r="I55" s="6"/>
       <c r="J55" s="7" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K55" s="6"/>
       <c r="L55" s="7" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="M55" s="6"/>
       <c r="N55" s="77">
         <v>7001</v>
       </c>
       <c r="O55" s="6"/>
       <c r="P55" s="7" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="Q55" s="6"/>
       <c r="R55" s="7" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="S55" s="6"/>
       <c r="T55" s="6" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="U55" s="6"/>
       <c r="V55" s="13"/>
     </row>
     <row r="56" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="11" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="D56" s="21"/>
       <c r="E56" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F56" s="6"/>
-      <c r="G56" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H56" s="87"/>
+      <c r="G56" s="88" t="s">
+        <v>871</v>
+      </c>
+      <c r="H56" s="88"/>
       <c r="I56" s="6"/>
       <c r="J56" s="7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="K56" s="6"/>
       <c r="L56" s="7" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="M56" s="6"/>
       <c r="N56" s="77">
         <v>7270</v>
       </c>
       <c r="O56" s="6"/>
       <c r="P56" s="7" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="Q56" s="6"/>
       <c r="R56" s="7" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="S56" s="6"/>
       <c r="T56" s="6" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="U56" s="6"/>
       <c r="V56" s="13"/>
     </row>
     <row r="57" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="11" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="D57" s="21"/>
       <c r="E57" s="42" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="F57" s="6"/>
-      <c r="G57" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H57" s="91"/>
+      <c r="G57" s="89" t="s">
+        <v>872</v>
+      </c>
+      <c r="H57" s="89"/>
       <c r="I57" s="6"/>
       <c r="J57" s="7" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K57" s="6"/>
       <c r="L57" s="7" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="M57" s="6"/>
       <c r="N57" s="77">
         <v>7130</v>
       </c>
       <c r="O57" s="6"/>
       <c r="P57" s="7" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="Q57" s="6"/>
       <c r="R57" s="7" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="S57" s="6"/>
       <c r="T57" s="6" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="U57" s="6"/>
       <c r="V57" s="13"/>
     </row>
     <row r="58" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="35" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C58" s="36"/>
       <c r="D58" s="37"/>
       <c r="E58" s="45" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F58" s="38"/>
       <c r="G58" s="90" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="H58" s="90"/>
       <c r="I58" s="38"/>
       <c r="J58" s="39" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="K58" s="38"/>
       <c r="L58" s="40"/>
       <c r="M58" s="38"/>
       <c r="N58" s="78">
         <v>2800</v>
       </c>
       <c r="O58" s="38"/>
       <c r="P58" s="39" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="Q58" s="38"/>
       <c r="R58" s="39" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="S58" s="38"/>
       <c r="T58" s="38" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="U58" s="6"/>
       <c r="V58" s="13"/>
     </row>
     <row r="59" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="11" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="D59" s="58" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E59" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F59" s="6"/>
-      <c r="G59" s="92" t="s">
-[...2 lines deleted...]
-      <c r="H59" s="92"/>
+      <c r="G59" s="87" t="s">
+        <v>639</v>
+      </c>
+      <c r="H59" s="87"/>
       <c r="I59" s="6"/>
       <c r="J59" s="8" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="K59" s="6"/>
       <c r="L59" s="7" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="M59" s="6"/>
       <c r="N59" s="77">
         <v>6002</v>
       </c>
       <c r="O59" s="6"/>
       <c r="P59" s="7" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="Q59" s="6"/>
       <c r="R59" s="7" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="S59" s="6"/>
       <c r="T59" s="6" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="U59" s="6"/>
       <c r="V59" s="51"/>
       <c r="W59" s="17"/>
     </row>
     <row r="60" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="11" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="D60" s="21" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E60" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F60" s="6"/>
-      <c r="G60" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H60" s="87"/>
+      <c r="G60" s="88" t="s">
+        <v>781</v>
+      </c>
+      <c r="H60" s="88"/>
       <c r="I60" s="6"/>
       <c r="J60" s="7" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="K60" s="6"/>
       <c r="L60" s="7"/>
       <c r="M60" s="6"/>
       <c r="N60" s="77">
         <v>6010</v>
       </c>
       <c r="O60" s="6"/>
       <c r="P60" s="7" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="Q60" s="6"/>
       <c r="R60" s="7" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="S60" s="6"/>
       <c r="T60" s="6" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="U60" s="6"/>
       <c r="V60" s="13"/>
     </row>
     <row r="61" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="11" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="D61" s="21"/>
       <c r="E61" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F61" s="6"/>
-      <c r="G61" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="87"/>
+      <c r="G61" s="88" t="s">
+        <v>783</v>
+      </c>
+      <c r="H61" s="88"/>
       <c r="I61" s="6"/>
       <c r="J61" s="7" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="K61" s="6"/>
       <c r="L61" s="7" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M61" s="6"/>
       <c r="N61" s="77">
         <v>6281</v>
       </c>
       <c r="O61" s="6"/>
       <c r="P61" s="7" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="Q61" s="6"/>
       <c r="R61" s="7" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="S61" s="6"/>
       <c r="T61" s="6" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="U61" s="6"/>
       <c r="V61" s="13"/>
       <c r="W61" s="17"/>
     </row>
     <row r="62" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="11" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="D62" s="21"/>
       <c r="E62" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F62" s="6"/>
-      <c r="G62" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="87"/>
+      <c r="G62" s="88" t="s">
+        <v>260</v>
+      </c>
+      <c r="H62" s="88"/>
       <c r="I62" s="6"/>
       <c r="J62" s="7" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="K62" s="6"/>
       <c r="L62" s="7" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="M62" s="6"/>
       <c r="N62" s="77">
         <v>6021</v>
       </c>
       <c r="O62" s="6"/>
       <c r="P62" s="7" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="Q62" s="6"/>
       <c r="R62" s="7" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="S62" s="6"/>
       <c r="T62" s="6" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="U62" s="6"/>
       <c r="V62" s="13"/>
     </row>
     <row r="63" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="11" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="D63" s="21"/>
       <c r="E63" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F63" s="6"/>
-      <c r="G63" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="87"/>
+      <c r="G63" s="88" t="s">
+        <v>685</v>
+      </c>
+      <c r="H63" s="88"/>
       <c r="I63" s="6"/>
       <c r="J63" s="7" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="K63" s="6"/>
       <c r="L63" s="7" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="M63" s="6"/>
       <c r="N63" s="77">
         <v>6130</v>
       </c>
       <c r="O63" s="6"/>
       <c r="P63" s="7" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="Q63" s="6"/>
       <c r="R63" s="7" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="S63" s="6"/>
       <c r="T63" s="6" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="U63" s="6"/>
       <c r="V63" s="13"/>
     </row>
     <row r="64" spans="2:23" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B64" s="11" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="D64" s="21"/>
       <c r="E64" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F64" s="6"/>
-      <c r="G64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H64" s="87"/>
+      <c r="G64" s="88" t="s">
+        <v>546</v>
+      </c>
+      <c r="H64" s="88"/>
       <c r="I64" s="6"/>
       <c r="J64" s="7" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="K64" s="6"/>
       <c r="L64" s="7"/>
       <c r="M64" s="6"/>
       <c r="N64" s="77">
         <v>6162</v>
       </c>
       <c r="O64" s="6"/>
       <c r="P64" s="7" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="Q64" s="6"/>
       <c r="R64" s="7" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="S64" s="6"/>
       <c r="T64" s="6" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="U64" s="6"/>
       <c r="V64" s="13"/>
       <c r="W64" s="17"/>
     </row>
     <row r="65" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="11" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="D65" s="21"/>
       <c r="E65" s="46" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F65" s="6"/>
-      <c r="G65" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H65" s="91"/>
+      <c r="G65" s="89" t="s">
+        <v>265</v>
+      </c>
+      <c r="H65" s="89"/>
       <c r="I65" s="6"/>
       <c r="J65" s="7" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="K65" s="6"/>
       <c r="L65" s="7"/>
       <c r="M65" s="6"/>
       <c r="N65" s="77">
         <v>6037</v>
       </c>
       <c r="O65" s="6"/>
       <c r="P65" s="7" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="Q65" s="6"/>
       <c r="R65" s="34" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="S65" s="6"/>
       <c r="T65" s="6" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="U65" s="6"/>
       <c r="V65" s="13"/>
     </row>
     <row r="66" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B66" s="25" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="C66" s="26"/>
       <c r="D66" s="49" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E66" s="47" t="s">
+        <v>92</v>
+      </c>
+      <c r="F66" s="28"/>
+      <c r="G66" s="87" t="s">
         <v>93</v>
       </c>
-      <c r="F66" s="28"/>
-[...3 lines deleted...]
-      <c r="H66" s="92"/>
+      <c r="H66" s="87"/>
       <c r="I66" s="28"/>
       <c r="J66" s="29" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="K66" s="28"/>
       <c r="L66" s="29" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M66" s="28"/>
       <c r="N66" s="80">
         <v>2000</v>
       </c>
       <c r="O66" s="28"/>
       <c r="P66" s="29" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="Q66" s="28"/>
       <c r="R66" s="7" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="S66" s="28"/>
       <c r="T66" s="28" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="U66" s="6"/>
       <c r="V66" s="13"/>
     </row>
     <row r="67" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="11" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D67" s="21" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E67" s="46" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F67" s="6"/>
-      <c r="G67" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H67" s="87"/>
+      <c r="G67" s="88" t="s">
+        <v>98</v>
+      </c>
+      <c r="H67" s="88"/>
       <c r="I67" s="6"/>
       <c r="J67" s="7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="K67" s="6"/>
       <c r="L67" s="7" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="M67" s="6"/>
       <c r="N67" s="77">
         <v>2017</v>
       </c>
       <c r="O67" s="6"/>
       <c r="P67" s="7" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="Q67" s="6"/>
       <c r="R67" s="7" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="S67" s="6"/>
       <c r="T67" s="6" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="U67" s="6"/>
       <c r="V67" s="13"/>
     </row>
     <row r="68" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B68" s="11" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="D68" s="21" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="E68" s="46" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F68" s="6"/>
-      <c r="G68" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H68" s="91"/>
+      <c r="G68" s="89" t="s">
+        <v>102</v>
+      </c>
+      <c r="H68" s="89"/>
       <c r="I68" s="6"/>
       <c r="J68" s="7" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K68" s="6"/>
       <c r="L68" s="7"/>
       <c r="M68" s="6"/>
       <c r="N68" s="77">
         <v>2300</v>
       </c>
       <c r="O68" s="6"/>
       <c r="P68" s="7" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="Q68" s="6"/>
       <c r="R68" s="7" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="S68" s="6"/>
       <c r="T68" s="6" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="U68" s="6"/>
       <c r="V68" s="13"/>
     </row>
     <row r="69" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="35" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="C69" s="36"/>
       <c r="D69" s="37"/>
       <c r="E69" s="45" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F69" s="38"/>
       <c r="G69" s="90" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H69" s="90"/>
       <c r="I69" s="38"/>
       <c r="J69" s="39" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="K69" s="38"/>
       <c r="L69" s="39" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="M69" s="38"/>
       <c r="N69" s="78">
         <v>6371</v>
       </c>
       <c r="O69" s="38"/>
       <c r="P69" s="39" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="Q69" s="38"/>
       <c r="R69" s="39" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="S69" s="38"/>
       <c r="T69" s="38" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="U69" s="6"/>
       <c r="V69" s="13"/>
     </row>
     <row r="70" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B70" s="35" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="C70" s="36"/>
       <c r="D70" s="37"/>
       <c r="E70" s="45" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="F70" s="38"/>
       <c r="G70" s="90" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="H70" s="90"/>
       <c r="I70" s="38"/>
       <c r="J70" s="39" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="K70" s="38"/>
       <c r="L70" s="39" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="M70" s="38"/>
       <c r="N70" s="78">
         <v>6061</v>
       </c>
       <c r="O70" s="38"/>
       <c r="P70" s="39" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="Q70" s="38"/>
       <c r="R70" s="39" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="S70" s="38"/>
       <c r="T70" s="38" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="U70" s="6"/>
       <c r="V70" s="13"/>
     </row>
     <row r="71" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="25" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C71" s="26"/>
       <c r="D71" s="49" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E71" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="F71" s="28"/>
+      <c r="G71" s="87" t="s">
         <v>112</v>
       </c>
-      <c r="F71" s="28"/>
-[...3 lines deleted...]
-      <c r="H71" s="92"/>
+      <c r="H71" s="87"/>
       <c r="I71" s="28"/>
       <c r="J71" s="29"/>
       <c r="K71" s="28"/>
       <c r="L71" s="29" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="M71" s="28"/>
       <c r="N71" s="80">
         <v>6431</v>
       </c>
       <c r="O71" s="28"/>
       <c r="P71" s="29" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="Q71" s="28"/>
       <c r="R71" s="7" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="S71" s="28"/>
       <c r="T71" s="28" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="U71" s="6"/>
       <c r="V71" s="13"/>
     </row>
     <row r="72" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="30" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C72" s="31"/>
       <c r="D72" s="32" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E72" s="48" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F72" s="33"/>
-      <c r="G72" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H72" s="91"/>
+      <c r="G72" s="89" t="s">
+        <v>113</v>
+      </c>
+      <c r="H72" s="89"/>
       <c r="I72" s="33"/>
       <c r="J72" s="34" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="K72" s="33"/>
       <c r="L72" s="34"/>
       <c r="M72" s="33"/>
       <c r="N72" s="81">
         <v>8808</v>
       </c>
       <c r="O72" s="33"/>
       <c r="P72" s="34" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="Q72" s="33"/>
       <c r="R72" s="34" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="S72" s="33"/>
       <c r="T72" s="33" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="U72" s="6"/>
       <c r="V72" s="13"/>
     </row>
     <row r="73" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="11"/>
       <c r="D73" s="21"/>
       <c r="E73" s="46"/>
       <c r="F73" s="6"/>
       <c r="G73" s="69" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="H73" s="7"/>
       <c r="I73" s="6"/>
       <c r="J73" s="7"/>
       <c r="K73" s="6"/>
       <c r="L73" s="7"/>
       <c r="M73" s="6"/>
       <c r="N73" s="77"/>
       <c r="O73" s="6"/>
       <c r="P73" s="7"/>
       <c r="Q73" s="6"/>
       <c r="R73" s="86" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="S73" s="6"/>
       <c r="T73" s="6"/>
       <c r="U73" s="6"/>
       <c r="V73" s="13"/>
     </row>
     <row r="74" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="11" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="D74" s="85" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E74" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F74" s="6"/>
-      <c r="G74" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H74" s="87"/>
+      <c r="G74" s="88" t="s">
+        <v>791</v>
+      </c>
+      <c r="H74" s="88"/>
       <c r="I74" s="6"/>
       <c r="J74" s="7" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K74" s="6"/>
       <c r="L74" s="7"/>
       <c r="M74" s="6"/>
       <c r="N74" s="77">
         <v>9001</v>
       </c>
       <c r="O74" s="6"/>
       <c r="P74" s="7" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="Q74" s="6"/>
       <c r="R74" s="7" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="S74" s="6"/>
       <c r="T74" s="6" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="U74" s="6"/>
       <c r="V74" s="13"/>
     </row>
     <row r="75" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B75" s="11" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="D75" s="21" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="E75" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F75" s="6"/>
-      <c r="G75" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H75" s="87"/>
+      <c r="G75" s="88" t="s">
+        <v>793</v>
+      </c>
+      <c r="H75" s="88"/>
       <c r="I75" s="6"/>
       <c r="J75" s="7" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="K75" s="6"/>
       <c r="L75" s="7"/>
       <c r="M75" s="6"/>
       <c r="N75" s="77">
         <v>9403</v>
       </c>
       <c r="O75" s="6"/>
       <c r="P75" s="7" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="Q75" s="6"/>
       <c r="R75" s="7" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="S75" s="6"/>
       <c r="T75" s="6" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="U75" s="6"/>
       <c r="V75" s="13"/>
     </row>
     <row r="76" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B76" s="11" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="D76" s="21" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="E76" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F76" s="6"/>
-      <c r="G76" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H76" s="87"/>
+      <c r="G76" s="88" t="s">
+        <v>120</v>
+      </c>
+      <c r="H76" s="88"/>
       <c r="I76" s="6"/>
       <c r="J76" s="7" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="K76" s="6"/>
       <c r="L76" s="7"/>
       <c r="M76" s="6"/>
       <c r="N76" s="77">
         <v>9450</v>
       </c>
       <c r="O76" s="6"/>
       <c r="P76" s="7" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="Q76" s="6"/>
       <c r="R76" s="7" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="S76" s="6"/>
       <c r="T76" s="6" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="U76" s="6"/>
       <c r="V76" s="13"/>
     </row>
     <row r="77" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B77" s="11" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="D77" s="21"/>
       <c r="E77" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F77" s="6"/>
-      <c r="G77" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="87"/>
+      <c r="G77" s="88" t="s">
+        <v>121</v>
+      </c>
+      <c r="H77" s="88"/>
       <c r="I77" s="6"/>
       <c r="J77" s="7" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K77" s="6"/>
       <c r="L77" s="7"/>
       <c r="M77" s="6"/>
       <c r="N77" s="77">
         <v>9470</v>
       </c>
       <c r="O77" s="6"/>
       <c r="P77" s="7" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="Q77" s="6"/>
       <c r="R77" s="7" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="S77" s="6"/>
       <c r="T77" s="6" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="U77" s="6"/>
       <c r="V77" s="13"/>
     </row>
     <row r="78" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="11" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="D78" s="21"/>
       <c r="E78" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F78" s="6"/>
-      <c r="G78" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H78" s="87"/>
+      <c r="G78" s="88" t="s">
+        <v>124</v>
+      </c>
+      <c r="H78" s="88"/>
       <c r="I78" s="6"/>
       <c r="J78" s="7" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="K78" s="6"/>
       <c r="L78" s="7"/>
       <c r="M78" s="6"/>
       <c r="N78" s="77">
         <v>7320</v>
       </c>
       <c r="O78" s="6"/>
       <c r="P78" s="7" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="Q78" s="6"/>
       <c r="R78" s="7" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="S78" s="6"/>
       <c r="T78" s="6" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="U78" s="6"/>
       <c r="V78" s="13"/>
     </row>
     <row r="79" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="11" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="D79" s="21"/>
       <c r="E79" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F79" s="6"/>
-      <c r="G79" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H79" s="87"/>
+      <c r="G79" s="88" t="s">
+        <v>794</v>
+      </c>
+      <c r="H79" s="88"/>
       <c r="I79" s="6"/>
       <c r="J79" s="7" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="K79" s="6"/>
       <c r="L79" s="7" t="s">
         <v>5</v>
       </c>
       <c r="M79" s="6"/>
       <c r="N79" s="77">
         <v>8730</v>
       </c>
       <c r="O79" s="6"/>
       <c r="P79" s="7" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="Q79" s="6"/>
       <c r="R79" s="7" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="S79" s="6"/>
       <c r="T79" s="6" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="U79" s="6"/>
       <c r="V79" s="13"/>
     </row>
     <row r="80" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="11" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="D80" s="21"/>
       <c r="E80" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F80" s="6"/>
-      <c r="G80" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H80" s="87"/>
+      <c r="G80" s="88" t="s">
+        <v>126</v>
+      </c>
+      <c r="H80" s="88"/>
       <c r="I80" s="6"/>
       <c r="J80" s="7" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="K80" s="6"/>
       <c r="L80" s="7" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="M80" s="6"/>
       <c r="N80" s="77">
         <v>9606</v>
       </c>
       <c r="O80" s="6"/>
       <c r="P80" s="7" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="Q80" s="6"/>
       <c r="R80" s="7" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="S80" s="6"/>
       <c r="T80" s="6" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="U80" s="6"/>
       <c r="V80" s="13"/>
     </row>
     <row r="81" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="11" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="D81" s="21"/>
       <c r="E81" s="46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F81" s="6"/>
-      <c r="G81" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H81" s="87"/>
+      <c r="G81" s="88" t="s">
+        <v>128</v>
+      </c>
+      <c r="H81" s="88"/>
       <c r="I81" s="6"/>
       <c r="J81" s="7" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="K81" s="6"/>
       <c r="L81" s="7" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="M81" s="6"/>
       <c r="N81" s="77">
         <v>9244</v>
       </c>
       <c r="O81" s="6"/>
       <c r="P81" s="7" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="Q81" s="6"/>
       <c r="R81" s="7" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="S81" s="6"/>
       <c r="T81" s="6" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="U81" s="6"/>
       <c r="V81" s="13"/>
     </row>
     <row r="82" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="30" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C82" s="31"/>
       <c r="D82" s="32"/>
       <c r="E82" s="48" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F82" s="33"/>
-      <c r="G82" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H82" s="91"/>
+      <c r="G82" s="89" t="s">
+        <v>129</v>
+      </c>
+      <c r="H82" s="89"/>
       <c r="I82" s="33"/>
       <c r="J82" s="34" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="K82" s="33"/>
       <c r="L82" s="34" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="M82" s="33"/>
       <c r="N82" s="81">
         <v>9201</v>
       </c>
       <c r="O82" s="33"/>
       <c r="P82" s="34" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="Q82" s="33"/>
       <c r="R82" s="7" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="S82" s="33"/>
       <c r="T82" s="33" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="U82" s="6"/>
       <c r="V82" s="13"/>
     </row>
     <row r="83" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B83" s="11" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="D83" s="37"/>
       <c r="E83" s="46" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="F83" s="6"/>
       <c r="G83" s="90" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H83" s="90"/>
       <c r="I83" s="6"/>
       <c r="J83" s="7" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="K83" s="6"/>
       <c r="L83" s="7"/>
       <c r="M83" s="6"/>
       <c r="N83" s="77">
         <v>8200</v>
       </c>
       <c r="O83" s="6"/>
       <c r="P83" s="7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="Q83" s="6"/>
       <c r="R83" s="39" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="S83" s="6"/>
       <c r="T83" s="33" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="U83" s="6"/>
       <c r="V83" s="13"/>
     </row>
     <row r="84" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B84" s="25" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="C84" s="26"/>
       <c r="D84" s="24" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="E84" s="47" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F84" s="28"/>
-      <c r="G84" s="92" t="s">
-[...2 lines deleted...]
-      <c r="H84" s="92"/>
+      <c r="G84" s="87" t="s">
+        <v>319</v>
+      </c>
+      <c r="H84" s="87"/>
       <c r="I84" s="28"/>
       <c r="J84" s="29" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="K84" s="28"/>
       <c r="L84" s="29" t="s">
         <v>5</v>
       </c>
       <c r="M84" s="28"/>
       <c r="N84" s="80">
         <v>4603</v>
       </c>
       <c r="O84" s="28"/>
       <c r="P84" s="29" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="Q84" s="28"/>
       <c r="R84" s="7" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="S84" s="28"/>
       <c r="T84" s="28" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="U84" s="6"/>
       <c r="V84" s="13"/>
     </row>
     <row r="85" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B85" s="11" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D85" s="21"/>
       <c r="E85" s="46" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F85" s="6"/>
-      <c r="G85" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H85" s="87"/>
+      <c r="G85" s="88" t="s">
+        <v>551</v>
+      </c>
+      <c r="H85" s="88"/>
       <c r="I85" s="6"/>
       <c r="J85" s="7" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="K85" s="6"/>
       <c r="L85" s="7"/>
       <c r="M85" s="6"/>
       <c r="N85" s="77">
         <v>4501</v>
       </c>
       <c r="O85" s="6"/>
       <c r="P85" s="7" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="Q85" s="6"/>
       <c r="R85" s="7" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="S85" s="6"/>
       <c r="T85" s="6" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="U85" s="6"/>
       <c r="V85" s="13"/>
     </row>
     <row r="86" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B86" s="11" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D86" s="21"/>
       <c r="E86" s="46" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F86" s="6"/>
-      <c r="G86" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H86" s="87"/>
+      <c r="G86" s="88" t="s">
+        <v>556</v>
+      </c>
+      <c r="H86" s="88"/>
       <c r="I86" s="6"/>
       <c r="J86" s="7" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="K86" s="6"/>
       <c r="L86" s="7"/>
       <c r="M86" s="6"/>
       <c r="N86" s="77">
         <v>4226</v>
       </c>
       <c r="O86" s="6"/>
       <c r="P86" s="7" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="Q86" s="6"/>
       <c r="R86" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="S86" s="6"/>
       <c r="T86" s="6" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="U86" s="6"/>
       <c r="V86" s="13"/>
     </row>
     <row r="87" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B87" s="11" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="D87" s="21"/>
       <c r="E87" s="46" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F87" s="6"/>
-      <c r="G87" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H87" s="91"/>
+      <c r="G87" s="89" t="s">
+        <v>556</v>
+      </c>
+      <c r="H87" s="89"/>
       <c r="I87" s="6"/>
       <c r="J87" s="7" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="K87" s="6"/>
       <c r="L87" s="7"/>
       <c r="M87" s="6"/>
       <c r="N87" s="77">
         <v>4710</v>
       </c>
       <c r="O87" s="6"/>
       <c r="P87" s="7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="Q87" s="6"/>
       <c r="R87" s="7" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="S87" s="6"/>
       <c r="T87" s="6" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="U87" s="6"/>
       <c r="V87" s="13"/>
     </row>
     <row r="88" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B88" s="25" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C88" s="26"/>
       <c r="D88" s="49" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="E88" s="47" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F88" s="28"/>
-      <c r="G88" s="92" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="92"/>
+      <c r="G88" s="87" t="s">
+        <v>303</v>
+      </c>
+      <c r="H88" s="87"/>
       <c r="I88" s="28"/>
       <c r="J88" s="29" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="K88" s="28"/>
       <c r="L88" s="26" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="M88" s="28"/>
       <c r="N88" s="80">
         <v>9320</v>
       </c>
       <c r="O88" s="28"/>
       <c r="P88" s="29" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="Q88" s="28"/>
       <c r="R88" s="29" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="S88" s="28"/>
       <c r="T88" s="28" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="U88" s="6"/>
       <c r="V88" s="13"/>
     </row>
     <row r="89" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B89" s="11" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="D89" s="21"/>
       <c r="E89" s="46" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F89" s="6"/>
-      <c r="G89" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="87"/>
+      <c r="G89" s="88" t="s">
+        <v>304</v>
+      </c>
+      <c r="H89" s="88"/>
       <c r="I89" s="6"/>
       <c r="J89" s="7" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K89" s="6"/>
       <c r="L89" s="8" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="M89" s="6"/>
       <c r="N89" s="77">
         <v>8502</v>
       </c>
       <c r="O89" s="6"/>
       <c r="P89" s="7" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="Q89" s="6"/>
       <c r="R89" s="7" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="S89" s="6"/>
       <c r="T89" s="6" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="U89" s="6"/>
       <c r="V89" s="13"/>
     </row>
     <row r="90" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B90" s="11" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D90" s="21"/>
       <c r="E90" s="46" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F90" s="6"/>
-      <c r="G90" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H90" s="87"/>
+      <c r="G90" s="88" t="s">
+        <v>305</v>
+      </c>
+      <c r="H90" s="88"/>
       <c r="I90" s="6"/>
       <c r="J90" s="7" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="K90" s="6"/>
       <c r="L90" s="7" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="M90" s="6"/>
       <c r="N90" s="77">
         <v>8280</v>
       </c>
       <c r="O90" s="6"/>
       <c r="P90" s="7" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="Q90" s="6"/>
       <c r="R90" s="7" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="S90" s="6"/>
       <c r="T90" s="6" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="U90" s="6"/>
       <c r="V90" s="13"/>
     </row>
     <row r="91" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B91" s="11" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="D91" s="21"/>
       <c r="E91" s="46" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F91" s="6"/>
-      <c r="G91" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H91" s="87"/>
+      <c r="G91" s="88" t="s">
+        <v>306</v>
+      </c>
+      <c r="H91" s="88"/>
       <c r="I91" s="6"/>
       <c r="J91" s="7" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="K91" s="6"/>
       <c r="L91" s="8" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="M91" s="6"/>
       <c r="N91" s="77">
         <v>8370</v>
       </c>
       <c r="O91" s="6"/>
       <c r="P91" s="7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="Q91" s="6"/>
       <c r="R91" s="7" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="S91" s="6"/>
       <c r="T91" s="6" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="U91" s="6"/>
       <c r="V91" s="13"/>
     </row>
     <row r="92" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B92" s="11" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="D92" s="21"/>
       <c r="E92" s="46" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F92" s="6"/>
-      <c r="G92" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H92" s="91"/>
+      <c r="G92" s="89" t="s">
+        <v>307</v>
+      </c>
+      <c r="H92" s="89"/>
       <c r="I92" s="6"/>
       <c r="J92" s="7" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="K92" s="6"/>
       <c r="L92" s="8" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="M92" s="6"/>
       <c r="N92" s="77">
         <v>8570</v>
       </c>
       <c r="O92" s="6"/>
       <c r="P92" s="7" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="Q92" s="6"/>
       <c r="R92" s="34" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="S92" s="6"/>
       <c r="T92" s="6" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="U92" s="6"/>
       <c r="V92" s="13"/>
     </row>
     <row r="93" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B93" s="25" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="C93" s="26"/>
       <c r="D93" s="49" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="E93" s="47" t="s">
+        <v>136</v>
+      </c>
+      <c r="F93" s="28"/>
+      <c r="G93" s="87" t="s">
         <v>137</v>
       </c>
-      <c r="F93" s="28"/>
-[...3 lines deleted...]
-      <c r="H93" s="92"/>
+      <c r="H93" s="87"/>
       <c r="I93" s="28"/>
       <c r="J93" s="29" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="K93" s="28"/>
       <c r="L93" s="29" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="M93" s="28"/>
       <c r="N93" s="80">
         <v>6830</v>
       </c>
       <c r="O93" s="28"/>
       <c r="P93" s="29" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="Q93" s="28"/>
       <c r="R93" s="7" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="S93" s="28"/>
       <c r="T93" s="28" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="U93" s="6"/>
       <c r="V93" s="13"/>
     </row>
     <row r="94" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B94" s="11" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D94" s="21"/>
       <c r="E94" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F94" s="6"/>
-      <c r="G94" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H94" s="87"/>
+      <c r="G94" s="88" t="s">
+        <v>141</v>
+      </c>
+      <c r="H94" s="88"/>
       <c r="I94" s="6"/>
       <c r="J94" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="K94" s="6"/>
       <c r="M94" s="6"/>
       <c r="N94" s="77">
         <v>6853</v>
       </c>
       <c r="O94" s="6"/>
       <c r="P94" s="7" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="Q94" s="6"/>
       <c r="R94" s="7" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="S94" s="6"/>
       <c r="T94" s="6" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="U94" s="6"/>
       <c r="V94" s="13"/>
     </row>
     <row r="95" spans="2:22" s="52" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B95" s="11" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="D95" s="53"/>
       <c r="E95" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F95" s="54"/>
-      <c r="G95" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H95" s="87"/>
+      <c r="G95" s="88" t="s">
+        <v>142</v>
+      </c>
+      <c r="H95" s="88"/>
       <c r="I95" s="6"/>
       <c r="J95" s="7" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="K95" s="6"/>
       <c r="L95" s="7" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M95" s="6"/>
       <c r="N95" s="77">
         <v>6932</v>
       </c>
       <c r="O95" s="6"/>
       <c r="P95" s="7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="Q95" s="6"/>
       <c r="R95" s="7" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="S95" s="6"/>
       <c r="T95" s="6" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="U95" s="54"/>
       <c r="V95" s="55"/>
     </row>
     <row r="96" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B96" s="11" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="D96" s="21"/>
       <c r="E96" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F96" s="6"/>
-      <c r="G96" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H96" s="87"/>
+      <c r="G96" s="88" t="s">
+        <v>146</v>
+      </c>
+      <c r="H96" s="88"/>
       <c r="I96" s="6"/>
       <c r="J96" s="7" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="K96" s="6"/>
       <c r="L96" s="7"/>
       <c r="M96" s="6"/>
       <c r="N96" s="77">
         <v>6902</v>
       </c>
       <c r="O96" s="6"/>
       <c r="P96" s="7" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="Q96" s="6"/>
       <c r="R96" s="7" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="S96" s="6"/>
       <c r="T96" s="6" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="U96" s="6"/>
       <c r="V96" s="13"/>
     </row>
     <row r="97" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="11" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="D97" s="21"/>
       <c r="E97" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F97" s="6"/>
-      <c r="G97" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H97" s="87"/>
+      <c r="G97" s="88" t="s">
+        <v>149</v>
+      </c>
+      <c r="H97" s="88"/>
       <c r="I97" s="6"/>
       <c r="J97" s="7" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="K97" s="6"/>
       <c r="L97" s="7"/>
       <c r="M97" s="6"/>
       <c r="N97" s="77">
         <v>6900</v>
       </c>
       <c r="O97" s="6"/>
       <c r="P97" s="7" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="Q97" s="6"/>
       <c r="R97" s="7" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="S97" s="6"/>
       <c r="T97" s="6" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="U97" s="6"/>
       <c r="V97" s="13"/>
     </row>
     <row r="98" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B98" s="11" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="D98" s="21"/>
       <c r="E98" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F98" s="6"/>
-      <c r="G98" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H98" s="87"/>
+      <c r="G98" s="88" t="s">
+        <v>152</v>
+      </c>
+      <c r="H98" s="88"/>
       <c r="I98" s="6"/>
       <c r="J98" s="7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="K98" s="6"/>
       <c r="L98" s="7" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M98" s="6"/>
       <c r="N98" s="77">
         <v>6982</v>
       </c>
       <c r="O98" s="6"/>
       <c r="P98" s="7" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="Q98" s="6"/>
       <c r="R98" s="7" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="S98" s="6"/>
       <c r="T98" s="6" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="U98" s="6"/>
       <c r="V98" s="13"/>
     </row>
     <row r="99" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B99" s="11" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="D99" s="21"/>
       <c r="E99" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F99" s="6"/>
-      <c r="G99" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H99" s="87"/>
+      <c r="G99" s="88" t="s">
+        <v>156</v>
+      </c>
+      <c r="H99" s="88"/>
       <c r="I99" s="6"/>
       <c r="J99" s="7" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="K99" s="6"/>
       <c r="L99" s="7"/>
       <c r="M99" s="6"/>
       <c r="N99" s="77">
         <v>6950</v>
       </c>
       <c r="O99" s="6"/>
       <c r="P99" s="7" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="Q99" s="6"/>
       <c r="R99" s="7" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="S99" s="6"/>
       <c r="T99" s="6" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="U99" s="6"/>
       <c r="V99" s="13"/>
     </row>
     <row r="100" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B100" s="11" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D100" s="21"/>
       <c r="E100" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F100" s="6"/>
-      <c r="G100" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H100" s="87"/>
+      <c r="G100" s="88" t="s">
+        <v>159</v>
+      </c>
+      <c r="H100" s="88"/>
       <c r="I100" s="6"/>
       <c r="J100" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="K100" s="6"/>
       <c r="L100" s="7" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M100" s="6"/>
       <c r="N100" s="77">
         <v>6808</v>
       </c>
       <c r="O100" s="6"/>
       <c r="P100" s="7" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="Q100" s="6"/>
       <c r="R100" s="7" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="S100" s="6"/>
       <c r="T100" s="6" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="U100" s="6"/>
       <c r="V100" s="13"/>
     </row>
     <row r="101" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="11" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="D101" s="21"/>
       <c r="E101" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F101" s="6"/>
-      <c r="G101" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H101" s="87"/>
+      <c r="G101" s="88" t="s">
+        <v>163</v>
+      </c>
+      <c r="H101" s="88"/>
       <c r="I101" s="6"/>
       <c r="J101" s="7" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="K101" s="6"/>
       <c r="L101" s="7"/>
       <c r="M101" s="6"/>
       <c r="N101" s="77">
         <v>6601</v>
       </c>
       <c r="O101" s="6"/>
       <c r="P101" s="7" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="Q101" s="6"/>
       <c r="R101" s="7" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="S101" s="6"/>
       <c r="T101" s="6" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="U101" s="6"/>
       <c r="V101" s="13"/>
     </row>
     <row r="102" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="11" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="D102" s="21"/>
       <c r="E102" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F102" s="6"/>
-      <c r="G102" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H102" s="87"/>
+      <c r="G102" s="88" t="s">
+        <v>166</v>
+      </c>
+      <c r="H102" s="88"/>
       <c r="I102" s="6"/>
       <c r="J102" s="7" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="K102" s="6"/>
       <c r="L102" s="7" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="M102" s="6"/>
       <c r="N102" s="77">
         <v>6616</v>
       </c>
       <c r="O102" s="6"/>
       <c r="P102" s="7" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q102" s="6"/>
       <c r="R102" s="7" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="S102" s="6"/>
       <c r="T102" s="6" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="U102" s="6"/>
       <c r="V102" s="13"/>
     </row>
     <row r="103" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="11" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="D103" s="21"/>
       <c r="E103" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F103" s="6"/>
-      <c r="G103" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H103" s="87"/>
+      <c r="G103" s="88" t="s">
+        <v>170</v>
+      </c>
+      <c r="H103" s="88"/>
       <c r="I103" s="6"/>
       <c r="J103" s="7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="K103" s="6"/>
       <c r="L103" s="7"/>
       <c r="M103" s="6"/>
       <c r="N103" s="77">
         <v>6648</v>
       </c>
       <c r="O103" s="6"/>
       <c r="P103" s="7" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q103" s="6"/>
       <c r="R103" s="7" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="S103" s="6"/>
       <c r="T103" s="6" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="U103" s="6"/>
       <c r="V103" s="13"/>
     </row>
     <row r="104" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="11" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="D104" s="21"/>
       <c r="E104" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F104" s="6"/>
-      <c r="G104" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H104" s="87"/>
+      <c r="G104" s="88" t="s">
+        <v>173</v>
+      </c>
+      <c r="H104" s="88"/>
       <c r="I104" s="6"/>
       <c r="J104" s="7" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="K104" s="6"/>
       <c r="L104" s="7"/>
       <c r="M104" s="6"/>
       <c r="N104" s="77">
         <v>6673</v>
       </c>
       <c r="O104" s="6"/>
       <c r="P104" s="7" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="Q104" s="6"/>
       <c r="R104" s="7" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="S104" s="6"/>
       <c r="T104" s="6" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="U104" s="6"/>
       <c r="V104" s="13"/>
     </row>
     <row r="105" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="11" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="D105" s="21"/>
       <c r="E105" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F105" s="6"/>
-      <c r="G105" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H105" s="87"/>
+      <c r="G105" s="88" t="s">
+        <v>176</v>
+      </c>
+      <c r="H105" s="88"/>
       <c r="I105" s="6"/>
       <c r="J105" s="7" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="K105" s="6"/>
       <c r="L105" s="7" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="M105" s="6"/>
       <c r="N105" s="77">
         <v>6512</v>
       </c>
       <c r="O105" s="6"/>
       <c r="P105" s="7" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="Q105" s="6"/>
       <c r="R105" s="7" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="S105" s="6"/>
       <c r="T105" s="6" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="U105" s="6"/>
       <c r="V105" s="13"/>
     </row>
     <row r="106" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="11" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="D106" s="21"/>
       <c r="E106" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F106" s="6"/>
-      <c r="G106" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H106" s="87"/>
+      <c r="G106" s="88" t="s">
+        <v>180</v>
+      </c>
+      <c r="H106" s="88"/>
       <c r="I106" s="6"/>
       <c r="J106" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K106" s="6"/>
       <c r="L106" s="7"/>
       <c r="M106" s="6"/>
       <c r="N106" s="77">
         <v>6710</v>
       </c>
       <c r="O106" s="6"/>
       <c r="P106" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="Q106" s="6"/>
       <c r="R106" s="7" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="S106" s="6"/>
       <c r="T106" s="7" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="U106" s="6"/>
       <c r="V106" s="13"/>
     </row>
     <row r="107" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="11" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="D107" s="21"/>
       <c r="E107" s="46" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F107" s="6"/>
-      <c r="G107" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H107" s="87"/>
+      <c r="G107" s="88" t="s">
+        <v>183</v>
+      </c>
+      <c r="H107" s="88"/>
       <c r="I107" s="6"/>
       <c r="J107" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K107" s="6"/>
       <c r="L107" s="7"/>
       <c r="M107" s="6"/>
       <c r="N107" s="77">
         <v>6710</v>
       </c>
       <c r="O107" s="6"/>
       <c r="P107" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="Q107" s="6"/>
       <c r="R107" s="56" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="S107" s="6"/>
       <c r="T107" s="6" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="U107" s="6"/>
       <c r="V107" s="13"/>
     </row>
     <row r="108" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="30" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C108" s="31"/>
       <c r="D108" s="32"/>
       <c r="E108" s="48" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F108" s="33"/>
-      <c r="G108" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="91"/>
+      <c r="G108" s="89" t="s">
+        <v>184</v>
+      </c>
+      <c r="H108" s="89"/>
       <c r="I108" s="33"/>
       <c r="J108" s="7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K108" s="6"/>
       <c r="L108" s="7"/>
       <c r="M108" s="6"/>
       <c r="N108" s="77">
         <v>6710</v>
       </c>
       <c r="O108" s="6"/>
       <c r="P108" s="7" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="Q108" s="33"/>
       <c r="R108" s="56" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="S108" s="33"/>
       <c r="T108" s="33" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="U108" s="6"/>
       <c r="V108" s="13"/>
     </row>
     <row r="109" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="35" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C109" s="36"/>
       <c r="D109" s="37"/>
       <c r="E109" s="45" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="F109" s="38"/>
       <c r="G109" s="90" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H109" s="90"/>
       <c r="I109" s="38"/>
       <c r="J109" s="39" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="K109" s="38"/>
       <c r="L109" s="39"/>
       <c r="M109" s="38"/>
       <c r="N109" s="78">
         <v>6460</v>
       </c>
       <c r="O109" s="38"/>
       <c r="P109" s="39" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="Q109" s="38"/>
       <c r="R109" s="39" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="S109" s="38"/>
       <c r="T109" s="38" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="U109" s="6"/>
       <c r="V109" s="13"/>
     </row>
     <row r="110" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="11" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="D110" s="24" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="E110" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F110" s="6"/>
-      <c r="G110" s="92" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="92"/>
+      <c r="G110" s="87" t="s">
+        <v>269</v>
+      </c>
+      <c r="H110" s="87"/>
       <c r="I110" s="6"/>
       <c r="J110" s="7" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="K110" s="6"/>
       <c r="L110" s="7" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="M110" s="6"/>
       <c r="N110" s="77">
         <v>1860</v>
       </c>
       <c r="O110" s="6"/>
       <c r="P110" s="7" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="Q110" s="6"/>
       <c r="R110" s="7" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="S110" s="6"/>
       <c r="T110" s="6" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="U110" s="6"/>
       <c r="V110" s="13"/>
     </row>
     <row r="111" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B111" s="11" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="D111" s="21" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="E111" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F111" s="6"/>
-      <c r="G111" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H111" s="87"/>
+      <c r="G111" s="88" t="s">
+        <v>271</v>
+      </c>
+      <c r="H111" s="88"/>
       <c r="I111" s="6"/>
       <c r="J111" s="57" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="K111" s="6"/>
       <c r="L111" s="7"/>
       <c r="M111" s="6"/>
       <c r="N111" s="77">
         <v>1530</v>
       </c>
       <c r="O111" s="6"/>
       <c r="P111" s="7" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="Q111" s="6"/>
       <c r="R111" s="7" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="S111" s="6"/>
       <c r="T111" s="6" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="U111" s="6"/>
       <c r="V111" s="13"/>
     </row>
     <row r="112" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B112" s="11" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="D112" s="21"/>
       <c r="E112" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F112" s="6"/>
-      <c r="G112" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H112" s="87"/>
+      <c r="G112" s="88" t="s">
+        <v>276</v>
+      </c>
+      <c r="H112" s="88"/>
       <c r="I112" s="6"/>
       <c r="J112" s="7" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="K112" s="6"/>
       <c r="L112" s="7"/>
       <c r="M112" s="6"/>
       <c r="N112" s="77">
         <v>1014</v>
       </c>
       <c r="O112" s="6"/>
       <c r="P112" s="7" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="Q112" s="6"/>
       <c r="R112" s="7" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="S112" s="6"/>
       <c r="T112" s="6" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="U112" s="6"/>
       <c r="V112" s="13"/>
     </row>
     <row r="113" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B113" s="11" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="D113" s="21"/>
       <c r="E113" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F113" s="6"/>
-      <c r="G113" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H113" s="87"/>
+      <c r="G113" s="88" t="s">
+        <v>279</v>
+      </c>
+      <c r="H113" s="88"/>
       <c r="I113" s="6"/>
       <c r="J113" s="7" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="K113" s="6"/>
       <c r="L113" s="7"/>
       <c r="M113" s="6"/>
       <c r="N113" s="77">
         <v>1020</v>
       </c>
       <c r="O113" s="6"/>
       <c r="P113" s="7" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="Q113" s="6"/>
       <c r="R113" s="7" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="S113" s="6"/>
       <c r="T113" s="6" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="U113" s="6"/>
       <c r="V113" s="13"/>
     </row>
     <row r="114" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B114" s="11" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="D114" s="21"/>
       <c r="E114" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F114" s="6"/>
-      <c r="G114" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H114" s="87"/>
+      <c r="G114" s="88" t="s">
+        <v>282</v>
+      </c>
+      <c r="H114" s="88"/>
       <c r="I114" s="6"/>
       <c r="J114" s="7" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="K114" s="6"/>
       <c r="L114" s="7" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="M114" s="6"/>
       <c r="N114" s="77">
         <v>1096</v>
       </c>
       <c r="O114" s="6"/>
       <c r="P114" s="7" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="Q114" s="6"/>
       <c r="R114" s="7" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="S114" s="6"/>
       <c r="T114" s="6" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="U114" s="6"/>
       <c r="V114" s="13"/>
     </row>
     <row r="115" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B115" s="11" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="D115" s="21"/>
       <c r="E115" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F115" s="6"/>
-      <c r="G115" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H115" s="87"/>
+      <c r="G115" s="88" t="s">
+        <v>284</v>
+      </c>
+      <c r="H115" s="88"/>
       <c r="I115" s="6"/>
       <c r="J115" s="7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="K115" s="6"/>
       <c r="L115" s="7"/>
       <c r="M115" s="6"/>
       <c r="N115" s="77">
         <v>1110</v>
       </c>
       <c r="O115" s="6"/>
       <c r="P115" s="7" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="Q115" s="6"/>
       <c r="R115" s="7" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="S115" s="6"/>
       <c r="T115" s="6" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="U115" s="6"/>
       <c r="V115" s="13"/>
     </row>
     <row r="116" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="11" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="D116" s="21"/>
       <c r="E116" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F116" s="6"/>
-      <c r="G116" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H116" s="87"/>
+      <c r="G116" s="88" t="s">
+        <v>287</v>
+      </c>
+      <c r="H116" s="88"/>
       <c r="I116" s="6"/>
       <c r="J116" s="7" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="K116" s="6"/>
       <c r="L116" s="7"/>
       <c r="M116" s="6"/>
       <c r="N116" s="77">
         <v>1260</v>
       </c>
       <c r="O116" s="6"/>
       <c r="P116" s="7" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="Q116" s="6"/>
       <c r="R116" s="7" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="S116" s="6"/>
       <c r="T116" s="6" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="U116" s="6"/>
       <c r="V116" s="13"/>
     </row>
     <row r="117" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B117" s="11" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="D117" s="21"/>
       <c r="E117" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F117" s="6"/>
-      <c r="G117" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H117" s="87"/>
+      <c r="G117" s="88" t="s">
+        <v>290</v>
+      </c>
+      <c r="H117" s="88"/>
       <c r="I117" s="6"/>
       <c r="J117" s="7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="K117" s="6"/>
       <c r="L117" s="7"/>
       <c r="M117" s="6"/>
       <c r="N117" s="77">
         <v>1800</v>
       </c>
       <c r="O117" s="6"/>
       <c r="P117" s="7" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="Q117" s="6"/>
       <c r="R117" s="7" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="S117" s="6"/>
       <c r="T117" s="6" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="U117" s="6"/>
       <c r="V117" s="13"/>
     </row>
     <row r="118" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="11" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="D118" s="21"/>
       <c r="E118" s="46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F118" s="6"/>
-      <c r="G118" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H118" s="87"/>
+      <c r="G118" s="88" t="s">
+        <v>749</v>
+      </c>
+      <c r="H118" s="88"/>
       <c r="I118" s="6"/>
       <c r="J118" s="7" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="K118" s="6"/>
       <c r="L118" s="7" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="M118" s="6"/>
       <c r="N118" s="77">
         <v>1401</v>
       </c>
       <c r="O118" s="6"/>
       <c r="P118" s="7" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="Q118" s="6"/>
       <c r="R118" s="7" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="S118" s="6"/>
       <c r="T118" s="6" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="U118" s="6"/>
       <c r="V118" s="13"/>
     </row>
     <row r="119" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="30" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="C119" s="31"/>
       <c r="D119" s="32"/>
       <c r="E119" s="48" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F119" s="33"/>
-      <c r="G119" s="91" t="s">
-[...2 lines deleted...]
-      <c r="H119" s="91"/>
+      <c r="G119" s="89" t="s">
+        <v>750</v>
+      </c>
+      <c r="H119" s="89"/>
       <c r="I119" s="33"/>
       <c r="J119" s="34" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="K119" s="33"/>
       <c r="L119" s="34" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="M119" s="33"/>
       <c r="N119" s="81">
         <v>1401</v>
       </c>
       <c r="O119" s="33"/>
       <c r="P119" s="34" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="Q119" s="33"/>
       <c r="R119" s="34" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="S119" s="33"/>
       <c r="T119" s="33" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="U119" s="6"/>
       <c r="V119" s="13"/>
     </row>
     <row r="120" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="11" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="D120" s="24" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E120" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F120" s="6"/>
       <c r="G120" s="60" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="H120" s="60"/>
       <c r="I120" s="28"/>
       <c r="J120" s="60" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="K120" s="60"/>
       <c r="L120" s="61"/>
       <c r="M120" s="62"/>
       <c r="N120" s="82">
         <v>3902</v>
       </c>
       <c r="O120" s="62"/>
       <c r="P120" s="60" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="Q120" s="60"/>
       <c r="R120" s="7" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="S120" s="60"/>
       <c r="T120" s="60" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="U120" s="6"/>
       <c r="V120" s="23"/>
     </row>
     <row r="121" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="11" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="D121" s="21"/>
       <c r="E121" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F121" s="6"/>
       <c r="G121" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="H121"/>
       <c r="I121" s="6"/>
       <c r="J121" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="K121"/>
       <c r="L121" s="59"/>
       <c r="M121" s="19"/>
       <c r="N121" s="83">
         <v>3930</v>
       </c>
       <c r="O121" s="19"/>
       <c r="P121" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="Q121"/>
       <c r="R121" s="7" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="S121"/>
       <c r="T121" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="U121" s="6"/>
       <c r="V121" s="13"/>
     </row>
     <row r="122" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="11" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="D122" s="21"/>
       <c r="E122" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F122" s="6"/>
       <c r="G122" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="H122"/>
       <c r="I122" s="6"/>
       <c r="J122" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="K122"/>
       <c r="L122" s="59" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="M122" s="19"/>
       <c r="N122" s="83">
         <v>3952</v>
       </c>
       <c r="O122" s="19"/>
       <c r="P122" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="Q122"/>
       <c r="R122" s="7" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="S122"/>
       <c r="T122" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="U122" s="6"/>
       <c r="V122" s="13"/>
     </row>
     <row r="123" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="11" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="D123" s="21"/>
       <c r="E123" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F123" s="6"/>
       <c r="G123" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="H123"/>
       <c r="I123" s="6"/>
       <c r="J123" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="K123"/>
       <c r="L123" s="59" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="M123" s="19"/>
       <c r="N123" s="83">
         <v>3960</v>
       </c>
       <c r="O123" s="19"/>
       <c r="P123" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="Q123"/>
       <c r="R123" s="7" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="S123"/>
       <c r="T123" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="U123" s="6"/>
       <c r="V123" s="13"/>
     </row>
     <row r="124" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="11" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="D124" s="21"/>
       <c r="E124" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F124" s="6"/>
       <c r="G124" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="H124"/>
       <c r="I124" s="6"/>
       <c r="J124" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="K124"/>
       <c r="L124" s="59" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="M124" s="19"/>
       <c r="N124" s="83">
         <v>1951</v>
       </c>
       <c r="O124" s="19"/>
       <c r="P124" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="Q124"/>
       <c r="R124" s="7" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="S124"/>
       <c r="T124" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="U124" s="6"/>
       <c r="V124" s="13"/>
     </row>
     <row r="125" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="11" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="D125" s="21"/>
       <c r="E125" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F125" s="6"/>
       <c r="G125" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="H125"/>
       <c r="I125" s="6"/>
       <c r="J125" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="K125"/>
       <c r="L125" s="59" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="M125" s="19"/>
       <c r="N125" s="83">
         <v>1957</v>
       </c>
       <c r="O125" s="19"/>
       <c r="P125" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="Q125"/>
       <c r="R125" s="7" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="S125"/>
       <c r="T125" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="U125" s="6"/>
       <c r="V125" s="13"/>
     </row>
     <row r="126" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="11" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="D126" s="21"/>
       <c r="E126" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="H126"/>
       <c r="I126" s="6"/>
       <c r="J126" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="K126"/>
       <c r="L126" s="59" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="M126" s="19"/>
       <c r="N126" s="83">
         <v>1920</v>
       </c>
       <c r="O126" s="19"/>
       <c r="P126" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="Q126"/>
       <c r="R126" s="7" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="S126"/>
       <c r="T126" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="U126" s="6"/>
       <c r="V126" s="13"/>
     </row>
     <row r="127" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="11" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="D127" s="21"/>
       <c r="E127" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F127" s="6"/>
       <c r="G127" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="H127"/>
       <c r="I127" s="6"/>
       <c r="J127" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="K127"/>
       <c r="L127" s="59"/>
       <c r="M127" s="19"/>
       <c r="N127" s="83">
         <v>1933</v>
       </c>
       <c r="O127" s="19"/>
       <c r="P127" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="Q127"/>
       <c r="R127" s="7" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="S127"/>
       <c r="T127" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="U127" s="6"/>
       <c r="V127" s="13"/>
     </row>
     <row r="128" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="11" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="D128" s="21"/>
       <c r="E128" s="46" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="F128" s="6"/>
       <c r="G128" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="H128"/>
       <c r="I128" s="6"/>
       <c r="J128" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="K128"/>
       <c r="L128" s="59" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="M128" s="19"/>
       <c r="N128" s="83">
         <v>1870</v>
       </c>
       <c r="O128" s="19"/>
       <c r="P128" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="Q128"/>
       <c r="R128" s="7" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="S128"/>
       <c r="T128" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="U128" s="6"/>
       <c r="V128" s="13"/>
     </row>
     <row r="129" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="35" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="C129" s="36"/>
       <c r="D129" s="37"/>
       <c r="E129" s="45" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F129" s="38"/>
       <c r="G129" s="90" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="H129" s="90"/>
       <c r="I129" s="38"/>
       <c r="J129" s="39" t="s">
-        <v>192</v>
+        <v>904</v>
       </c>
       <c r="K129" s="38"/>
-      <c r="L129" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L129" s="39"/>
       <c r="M129" s="38"/>
       <c r="N129" s="78">
-        <v>6301</v>
+        <v>6300</v>
       </c>
       <c r="O129" s="38"/>
       <c r="P129" s="39" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="Q129" s="38"/>
       <c r="R129" s="39" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="S129" s="38"/>
       <c r="T129" s="38" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="U129" s="6"/>
       <c r="V129" s="13"/>
     </row>
     <row r="130" spans="2:22" s="64" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="63"/>
       <c r="D130" s="72"/>
       <c r="E130" s="73"/>
       <c r="F130" s="67"/>
       <c r="G130" s="68" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="H130" s="68"/>
       <c r="I130" s="67"/>
       <c r="J130" s="69"/>
       <c r="K130" s="67"/>
       <c r="L130" s="69"/>
       <c r="M130" s="67"/>
       <c r="N130" s="79"/>
       <c r="O130" s="67"/>
       <c r="P130" s="69"/>
       <c r="Q130" s="67"/>
       <c r="R130" s="71" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="S130" s="67"/>
       <c r="T130" s="67"/>
       <c r="U130" s="67"/>
       <c r="V130" s="70"/>
     </row>
     <row r="131" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="11" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="D131" s="24" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="E131" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="F131" s="6"/>
+      <c r="G131" s="88" t="s">
         <v>195</v>
       </c>
-      <c r="F131" s="6"/>
-[...3 lines deleted...]
-      <c r="H131" s="92"/>
+      <c r="H131" s="87"/>
       <c r="I131" s="6"/>
       <c r="J131" s="7" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="K131" s="6"/>
       <c r="L131" s="7"/>
       <c r="M131" s="6"/>
       <c r="N131" s="77">
         <v>8910</v>
       </c>
       <c r="O131" s="6"/>
       <c r="P131" s="7" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="Q131" s="6"/>
       <c r="R131" s="7" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="S131" s="6"/>
       <c r="T131" s="6" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="U131" s="6"/>
       <c r="V131" s="13"/>
     </row>
     <row r="132" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B132" s="11" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D132" s="21" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="E132" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F132" s="6"/>
-      <c r="G132" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H132" s="87"/>
+      <c r="G132" s="88" t="s">
+        <v>339</v>
+      </c>
+      <c r="H132" s="88"/>
       <c r="I132" s="6"/>
       <c r="J132" s="7" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="K132" s="6"/>
       <c r="L132" s="7"/>
       <c r="M132" s="6"/>
       <c r="N132" s="77">
         <v>8180</v>
       </c>
       <c r="O132" s="6"/>
       <c r="P132" s="7" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="Q132" s="6"/>
       <c r="R132" s="7" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="S132" s="6"/>
       <c r="T132" s="6" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="U132" s="6"/>
       <c r="V132" s="13"/>
     </row>
     <row r="133" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="11" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="D133" s="21"/>
       <c r="E133" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F133" s="6"/>
-      <c r="G133" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H133" s="87"/>
+      <c r="G133" s="88" t="s">
+        <v>340</v>
+      </c>
+      <c r="H133" s="88"/>
       <c r="I133" s="6"/>
       <c r="J133" s="7" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="K133" s="6"/>
       <c r="L133" s="7" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="M133" s="6"/>
       <c r="N133" s="77">
         <v>8152</v>
       </c>
       <c r="O133" s="6"/>
       <c r="P133" s="7" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="Q133" s="6"/>
       <c r="R133" s="7" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="S133" s="6"/>
       <c r="T133" s="6" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="U133" s="6"/>
       <c r="V133" s="13"/>
     </row>
     <row r="134" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="11" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="D134" s="21"/>
       <c r="E134" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F134" s="6"/>
-      <c r="G134" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H134" s="87"/>
+      <c r="G134" s="88" t="s">
+        <v>200</v>
+      </c>
+      <c r="H134" s="88"/>
       <c r="I134" s="6"/>
       <c r="J134" s="7" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="K134" s="6"/>
       <c r="L134" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="M134" s="6"/>
       <c r="N134" s="77">
         <v>8157</v>
       </c>
       <c r="O134" s="6"/>
       <c r="P134" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="Q134" s="6"/>
       <c r="R134" s="7" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="S134" s="6"/>
       <c r="T134" s="6" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="U134" s="6"/>
       <c r="V134" s="13"/>
     </row>
     <row r="135" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="11" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="D135" s="21"/>
       <c r="E135" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F135" s="6"/>
-      <c r="G135" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H135" s="87"/>
+      <c r="G135" s="88" t="s">
+        <v>341</v>
+      </c>
+      <c r="H135" s="88"/>
       <c r="I135" s="6"/>
       <c r="J135" s="7" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="K135" s="6"/>
       <c r="L135" s="7"/>
       <c r="M135" s="6"/>
       <c r="N135" s="77">
         <v>8953</v>
       </c>
       <c r="O135" s="6"/>
       <c r="P135" s="7" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="Q135" s="6"/>
       <c r="R135" s="7" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="S135" s="6"/>
       <c r="T135" s="6" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="U135" s="6"/>
       <c r="V135" s="13"/>
     </row>
     <row r="136" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="11" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="D136" s="21"/>
       <c r="E136" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F136" s="6"/>
-      <c r="G136" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H136" s="87"/>
+      <c r="G136" s="88" t="s">
+        <v>342</v>
+      </c>
+      <c r="H136" s="88"/>
       <c r="I136" s="6"/>
       <c r="J136" s="7" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="K136" s="6"/>
       <c r="L136" s="7" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="M136" s="6"/>
       <c r="N136" s="77">
         <v>8600</v>
       </c>
       <c r="O136" s="6"/>
       <c r="P136" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="Q136" s="6"/>
       <c r="R136" s="7" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="S136" s="6"/>
       <c r="T136" s="6" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="U136" s="6"/>
       <c r="V136" s="13"/>
     </row>
     <row r="137" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="11" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="D137" s="21"/>
       <c r="E137" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F137" s="6"/>
-      <c r="G137" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H137" s="87"/>
+      <c r="G137" s="88" t="s">
+        <v>206</v>
+      </c>
+      <c r="H137" s="88"/>
       <c r="I137" s="6"/>
       <c r="J137" s="7" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="K137" s="6"/>
       <c r="L137" s="7" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="M137" s="6"/>
       <c r="N137" s="77">
         <v>8630</v>
       </c>
       <c r="O137" s="6"/>
       <c r="P137" s="7" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="Q137" s="6"/>
       <c r="R137" s="7" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="S137" s="6"/>
       <c r="T137" s="6" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="U137" s="6"/>
       <c r="V137" s="13"/>
     </row>
     <row r="138" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="11" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="D138" s="21"/>
       <c r="E138" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F138" s="6"/>
-      <c r="G138" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="87"/>
+      <c r="G138" s="88" t="s">
+        <v>207</v>
+      </c>
+      <c r="H138" s="88"/>
       <c r="I138" s="6"/>
       <c r="J138" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="K138" s="6"/>
       <c r="L138" s="7"/>
       <c r="M138" s="6"/>
       <c r="N138" s="77">
         <v>8810</v>
       </c>
       <c r="O138" s="6"/>
       <c r="P138" s="7" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="Q138" s="6"/>
       <c r="R138" s="7" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="S138" s="6"/>
       <c r="T138" s="6" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="U138" s="6"/>
       <c r="V138" s="13"/>
     </row>
     <row r="139" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="11" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D139" s="21"/>
       <c r="E139" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F139" s="6"/>
-      <c r="G139" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H139" s="87"/>
+      <c r="G139" s="88" t="s">
+        <v>210</v>
+      </c>
+      <c r="H139" s="88"/>
       <c r="I139" s="6"/>
       <c r="J139" s="7" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="K139" s="6"/>
       <c r="L139" s="7" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="M139" s="6"/>
       <c r="N139" s="77">
         <v>8700</v>
       </c>
       <c r="O139" s="6"/>
       <c r="P139" s="7" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="Q139" s="6"/>
       <c r="R139" s="7" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="S139" s="6"/>
       <c r="T139" s="6" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="U139" s="6"/>
       <c r="V139" s="13"/>
     </row>
     <row r="140" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="11" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="D140" s="21"/>
       <c r="E140" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F140" s="6"/>
-      <c r="G140" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H140" s="87"/>
+      <c r="G140" s="88" t="s">
+        <v>343</v>
+      </c>
+      <c r="H140" s="88"/>
       <c r="I140" s="6"/>
       <c r="J140" s="7" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="K140" s="6"/>
       <c r="L140" s="7" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="M140" s="6"/>
       <c r="N140" s="77">
         <v>8308</v>
       </c>
       <c r="O140" s="6"/>
       <c r="P140" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="Q140" s="6"/>
       <c r="R140" s="7" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="S140" s="6"/>
       <c r="T140" s="6" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="U140" s="6"/>
       <c r="V140" s="13"/>
     </row>
     <row r="141" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="11" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="D141" s="21"/>
       <c r="E141" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F141" s="6"/>
-      <c r="G141" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H141" s="87"/>
+      <c r="G141" s="88" t="s">
+        <v>344</v>
+      </c>
+      <c r="H141" s="88"/>
       <c r="I141" s="6"/>
       <c r="J141" s="7" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="K141" s="6"/>
       <c r="L141" s="7" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="M141" s="6"/>
       <c r="N141" s="77">
         <v>8610</v>
       </c>
       <c r="O141" s="6"/>
       <c r="P141" s="7" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="Q141" s="6"/>
       <c r="R141" s="7" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="S141" s="6"/>
       <c r="T141" s="6" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="U141" s="6"/>
       <c r="V141" s="13"/>
     </row>
     <row r="142" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B142" s="11" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="D142" s="21"/>
       <c r="E142" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F142" s="6"/>
-      <c r="G142" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H142" s="87"/>
+      <c r="G142" s="88" t="s">
+        <v>345</v>
+      </c>
+      <c r="H142" s="88"/>
       <c r="I142" s="6"/>
       <c r="J142" s="7" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="K142" s="6"/>
       <c r="L142" s="7"/>
       <c r="M142" s="6"/>
       <c r="N142" s="77">
         <v>8400</v>
       </c>
       <c r="O142" s="6"/>
       <c r="P142" s="7" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="Q142" s="6"/>
       <c r="R142" s="7" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="S142" s="6"/>
       <c r="T142" s="6" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="U142" s="6"/>
       <c r="V142" s="13"/>
     </row>
     <row r="143" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B143" s="11" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="D143" s="21"/>
       <c r="E143" s="46" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F143" s="6"/>
-      <c r="G143" s="87" t="s">
-[...2 lines deleted...]
-      <c r="H143" s="87"/>
+      <c r="G143" s="88" t="s">
+        <v>218</v>
+      </c>
+      <c r="H143" s="88"/>
       <c r="I143" s="6"/>
       <c r="J143" s="7"/>
       <c r="K143" s="6"/>
       <c r="L143" s="7" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="M143" s="6"/>
       <c r="N143" s="77">
         <v>8036</v>
       </c>
       <c r="O143" s="6"/>
       <c r="P143" s="7" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="Q143" s="6"/>
       <c r="R143" s="7" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="S143" s="6"/>
       <c r="T143" s="6" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="U143" s="6"/>
       <c r="V143" s="13"/>
     </row>
     <row r="144" spans="2:22" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B144" s="11"/>
       <c r="D144" s="21"/>
       <c r="E144" s="46"/>
       <c r="F144" s="6"/>
       <c r="G144" s="7"/>
       <c r="H144" s="7"/>
       <c r="I144" s="6"/>
       <c r="J144" s="7"/>
       <c r="K144" s="6"/>
       <c r="L144" s="7"/>
       <c r="M144" s="6"/>
       <c r="N144" s="77"/>
       <c r="O144" s="6"/>
       <c r="P144" s="7"/>
       <c r="Q144" s="6"/>
       <c r="R144" s="7"/>
       <c r="S144" s="6"/>
       <c r="T144" s="6"/>
       <c r="U144" s="6"/>
       <c r="V144" s="13"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="128">
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G83:H83"/>
+    <mergeCell ref="G74:H74"/>
+    <mergeCell ref="G75:H75"/>
+    <mergeCell ref="G76:H76"/>
+    <mergeCell ref="G77:H77"/>
+    <mergeCell ref="G78:H78"/>
+    <mergeCell ref="G79:H79"/>
+    <mergeCell ref="G132:H132"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="G63:H63"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="G61:H61"/>
+    <mergeCell ref="G60:H60"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="G131:H131"/>
+    <mergeCell ref="G129:H129"/>
+    <mergeCell ref="G143:H143"/>
+    <mergeCell ref="G133:H133"/>
+    <mergeCell ref="G134:H134"/>
+    <mergeCell ref="G135:H135"/>
+    <mergeCell ref="G136:H136"/>
+    <mergeCell ref="G137:H137"/>
+    <mergeCell ref="G138:H138"/>
+    <mergeCell ref="G139:H139"/>
+    <mergeCell ref="G140:H140"/>
+    <mergeCell ref="G141:H141"/>
+    <mergeCell ref="G142:H142"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="G71:H71"/>
+    <mergeCell ref="G72:H72"/>
+    <mergeCell ref="E4:J4"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="E6:G6"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G104:H104"/>
+    <mergeCell ref="G90:H90"/>
+    <mergeCell ref="G105:H105"/>
+    <mergeCell ref="G106:H106"/>
+    <mergeCell ref="G107:H107"/>
+    <mergeCell ref="G108:H108"/>
+    <mergeCell ref="G100:H100"/>
+    <mergeCell ref="G101:H101"/>
+    <mergeCell ref="G102:H102"/>
+    <mergeCell ref="G103:H103"/>
+    <mergeCell ref="G98:H98"/>
+    <mergeCell ref="G99:H99"/>
+    <mergeCell ref="G96:H96"/>
+    <mergeCell ref="G97:H97"/>
+    <mergeCell ref="G93:H93"/>
+    <mergeCell ref="G94:H94"/>
+    <mergeCell ref="G95:H95"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="G92:H92"/>
+    <mergeCell ref="G113:H113"/>
+    <mergeCell ref="G114:H114"/>
+    <mergeCell ref="G115:H115"/>
+    <mergeCell ref="G116:H116"/>
+    <mergeCell ref="G119:H119"/>
+    <mergeCell ref="G109:H109"/>
+    <mergeCell ref="G110:H110"/>
+    <mergeCell ref="G111:H111"/>
+    <mergeCell ref="G112:H112"/>
+    <mergeCell ref="G117:H117"/>
+    <mergeCell ref="G118:H118"/>
     <mergeCell ref="G84:H84"/>
     <mergeCell ref="G89:H89"/>
     <mergeCell ref="G88:H88"/>
     <mergeCell ref="G86:H86"/>
     <mergeCell ref="G85:H85"/>
     <mergeCell ref="G87:H87"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="G70:H70"/>
     <mergeCell ref="E1:J1"/>
     <mergeCell ref="G80:H80"/>
     <mergeCell ref="G81:H81"/>
     <mergeCell ref="G82:H82"/>
     <mergeCell ref="G66:H66"/>
     <mergeCell ref="G67:H67"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="G32:H32"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="G50:H50"/>
     <mergeCell ref="G64:H64"/>
     <mergeCell ref="G65:H65"/>
     <mergeCell ref="G69:H69"/>
     <mergeCell ref="G68:H68"/>
     <mergeCell ref="G49:H49"/>
-    <mergeCell ref="G113:H113"/>
-[...102 lines deleted...]
-    <mergeCell ref="G23:H23"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="Q20" r:id="rId1" display="kesb@ar.ch" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="Q49" r:id="rId2" display="xxxxxx@justice.ge.ch" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="Q72" r:id="rId3" display="akes-as@sz.ch" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="R62" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="R65" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="R72" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="R71" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="R85" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="R109" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="R131" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="R52" r:id="rId11" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="D59" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
     <hyperlink ref="D120" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
     <hyperlink ref="D22" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
     <hyperlink ref="D42" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
     <hyperlink ref="D52" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
     <hyperlink ref="D66" r:id="rId17" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
     <hyperlink ref="D74" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
     <hyperlink ref="D110" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
     <hyperlink ref="D30" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
     <hyperlink ref="R59" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
     <hyperlink ref="R108" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000025000000}"/>